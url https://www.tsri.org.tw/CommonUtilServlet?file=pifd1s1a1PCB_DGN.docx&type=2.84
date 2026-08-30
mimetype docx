--- v0 (2026-06-26)
+++ v1 (2026-08-30)
@@ -1,11588 +1,12351 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="00581B3E" w:rsidRPr="0078604A" w:rsidRDefault="00581B3E" w:rsidP="003E6EB3">
+    <w:p w:rsidR="00581B3E" w:rsidRPr="000377BE" w:rsidRDefault="00581B3E" w:rsidP="00933AA1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0078604A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">PCB </w:t>
+        <w:t>PCB 設計內容電子檔</w:t>
       </w:r>
-      <w:r w:rsidRPr="0078604A">
-[...22 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="0070263A" w:rsidRPr="0078604A" w:rsidRDefault="0070263A" w:rsidP="0070263A">
+    <w:p w:rsidR="001F3A2A" w:rsidRDefault="001F3A2A" w:rsidP="00933AA1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0078604A">
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="005969E4" w:rsidRPr="005969E4" w:rsidRDefault="005969E4" w:rsidP="005969E4">
+    <w:p w:rsidR="0070263A" w:rsidRPr="000377BE" w:rsidRDefault="0070263A" w:rsidP="00933AA1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="500" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
-[...10 lines deleted...]
-        <w:t>：</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>使用軟體資訊</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005969E4" w:rsidRPr="0078604A" w:rsidRDefault="005969E4" w:rsidP="0078604A">
+    <w:p w:rsidR="00AB7ED5" w:rsidRDefault="00AB7ED5" w:rsidP="00933AA1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005969E4" w:rsidRPr="000377BE" w:rsidRDefault="005969E4" w:rsidP="00933AA1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PADS：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005969E4" w:rsidRPr="000377BE" w:rsidRDefault="005969E4" w:rsidP="00933AA1">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0078604A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>鼓勵</w:t>
       </w:r>
-      <w:r w:rsidRPr="0078604A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>申請者多多使用</w:t>
       </w:r>
-      <w:r w:rsidRPr="0078604A">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> CIC </w:t>
+      <w:r w:rsidR="00656334">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>本中心</w:t>
       </w:r>
-      <w:r w:rsidRPr="0078604A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>提供之</w:t>
       </w:r>
-      <w:r w:rsidRPr="0078604A">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> PADS </w:t>
+      <w:r w:rsidR="00873245">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>免費</w:t>
       </w:r>
-      <w:r w:rsidRPr="0078604A">
-[...21 lines deleted...]
-        <w:t>、軟體使用諮詢及寒暑假課程。</w:t>
+      <w:r w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PADS 軟體，有提供 template、軟體使用諮詢及寒暑假課程。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005969E4" w:rsidRPr="005969E4" w:rsidRDefault="005969E4" w:rsidP="005969E4">
+    <w:p w:rsidR="005969E4" w:rsidRPr="000377BE" w:rsidRDefault="005969E4" w:rsidP="00933AA1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="500" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Altium</w:t>
-[...9 lines deleted...]
-        <w:t>：</w:t>
+        <w:t>Altium：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0078604A" w:rsidRPr="0078604A" w:rsidRDefault="005969E4" w:rsidP="0078604A">
+    <w:p w:rsidR="0078604A" w:rsidRPr="000377BE" w:rsidRDefault="005969E4" w:rsidP="00933AA1">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0078604A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>請使用</w:t>
+        <w:t>請使用 2012 (含)之後的版本</w:t>
       </w:r>
-      <w:r w:rsidRPr="0078604A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...102 lines deleted...]
-        <w:t>沒過遭退件。</w:t>
+        </w:rPr>
+        <w:t>，建議勿使用之前的版本，因為易發生無法完全採用 template 設定之狀況，產生眾多 DRC 錯誤。如要使用，一定要確認是否符合所有設計規範，否則易因 DRC 沒過遭退件。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005969E4" w:rsidRPr="0078604A" w:rsidRDefault="005969E4" w:rsidP="0078604A">
+    <w:p w:rsidR="005969E4" w:rsidRPr="000377BE" w:rsidRDefault="005969E4" w:rsidP="00933AA1">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0078604A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>2015/03</w:t>
+        <w:t>2015/03之後，不再更新任何 template，請改用</w:t>
       </w:r>
-      <w:r w:rsidRPr="0078604A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C57E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>之後，不再更新任何</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0078604A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> template</w:t>
-[...26 lines deleted...]
-        <w:t>，或自行輸入設計規範。</w:t>
+        <w:t>PADS，或自行輸入設計規範。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005969E4" w:rsidRPr="005969E4" w:rsidRDefault="005969E4" w:rsidP="005969E4">
+    <w:p w:rsidR="005969E4" w:rsidRPr="000377BE" w:rsidRDefault="005969E4" w:rsidP="00933AA1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="500" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Allegro</w:t>
-[...8 lines deleted...]
-        <w:t>：</w:t>
+        <w:t>Allegro：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005969E4" w:rsidRPr="0078604A" w:rsidRDefault="005969E4" w:rsidP="0078604A">
+    <w:p w:rsidR="005969E4" w:rsidRPr="000377BE" w:rsidRDefault="005969E4" w:rsidP="00933AA1">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0078604A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>沒有</w:t>
       </w:r>
-      <w:r w:rsidRPr="0078604A">
-[...37 lines deleted...]
-        <w:t>沒過遭退件。</w:t>
+      <w:r w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>提供 template ，如要使用，一定要確認是否符合所有設計規範，否則易因 DRC 沒過遭退件。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005969E4" w:rsidRPr="005969E4" w:rsidRDefault="005969E4" w:rsidP="005969E4">
+    <w:p w:rsidR="005969E4" w:rsidRPr="000377BE" w:rsidRDefault="005969E4" w:rsidP="00933AA1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="500" w:lineRule="exact"/>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>其他軟體</w:t>
       </w:r>
-      <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005969E4" w:rsidRPr="0078604A" w:rsidRDefault="005969E4" w:rsidP="0078604A">
+    <w:p w:rsidR="005969E4" w:rsidRDefault="005969E4" w:rsidP="00933AA1">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0078604A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>不提供上傳</w:t>
       </w:r>
-      <w:r w:rsidRPr="0078604A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C3A2D" w:rsidRPr="005969E4" w:rsidRDefault="006C3A2D" w:rsidP="006C3A2D">
+    <w:p w:rsidR="00933AA1" w:rsidRDefault="00933AA1" w:rsidP="00933AA1">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00973A08" w:rsidRPr="000377BE" w:rsidRDefault="00973A08" w:rsidP="00933AA1">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00580D8E" w:rsidRPr="00933AA1" w:rsidRDefault="00580D8E" w:rsidP="00933AA1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00933AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="32"/>
-[...9 lines deleted...]
-          <w:sz w:val="32"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">[1] </w:t>
       </w:r>
-      <w:r w:rsidR="002D3A24" w:rsidRPr="005969E4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="002D3A24" w:rsidRPr="00933AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="32"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>PCB</w:t>
       </w:r>
-      <w:r w:rsidR="00164550" w:rsidRPr="005969E4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00164550" w:rsidRPr="00933AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="32"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>申請</w:t>
       </w:r>
-      <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00933AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="32"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>者姓名及聯絡電</w:t>
       </w:r>
-      <w:r w:rsidR="003D2FAF" w:rsidRPr="005969E4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="003D2FAF" w:rsidRPr="00933AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="32"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>話</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9741" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2068"/>
-        <w:gridCol w:w="7668"/>
+        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="6906"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F1547" w:rsidRPr="005969E4" w:rsidTr="005969E4">
-[...2 lines deleted...]
-            <w:tcW w:w="2093" w:type="dxa"/>
+      <w:tr w:rsidR="000F1547" w:rsidRPr="000377BE" w:rsidTr="00E515DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="000F1547" w:rsidRPr="005969E4" w:rsidRDefault="000F1547" w:rsidP="007E1374">
+          <w:p w:rsidR="000F1547" w:rsidRPr="00E515DF" w:rsidRDefault="000F1547" w:rsidP="00933AA1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E515DF">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">PCB </w:t>
             </w:r>
-            <w:r w:rsidR="00164550" w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00164550" w:rsidRPr="00E515DF">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>識別碼</w:t>
             </w:r>
-            <w:r w:rsidR="006D1C31" w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="006D1C31" w:rsidRPr="00E515DF">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7796" w:type="dxa"/>
+            <w:tcW w:w="6906" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="000F1547" w:rsidRPr="005969E4" w:rsidRDefault="000F1547" w:rsidP="007E1374">
+          <w:p w:rsidR="000F1547" w:rsidRPr="000377BE" w:rsidRDefault="000F1547" w:rsidP="00933AA1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00464A67" w:rsidRPr="005969E4" w:rsidTr="005969E4">
-[...2 lines deleted...]
-            <w:tcW w:w="2093" w:type="dxa"/>
+      <w:tr w:rsidR="00464A67" w:rsidRPr="000377BE" w:rsidTr="00E515DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00464A67" w:rsidRPr="005969E4" w:rsidRDefault="00164550" w:rsidP="007E1374">
+          <w:p w:rsidR="00464A67" w:rsidRPr="00E515DF" w:rsidRDefault="00164550" w:rsidP="00933AA1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E515DF">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>申請者</w:t>
             </w:r>
-            <w:r w:rsidR="00464A67" w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00464A67" w:rsidRPr="00E515DF">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>姓名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7796" w:type="dxa"/>
+            <w:tcW w:w="6906" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00464A67" w:rsidRPr="005969E4" w:rsidRDefault="00464A67" w:rsidP="007E1374">
+          <w:p w:rsidR="00464A67" w:rsidRPr="000377BE" w:rsidRDefault="00464A67" w:rsidP="00933AA1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00464A67" w:rsidRPr="005969E4" w:rsidTr="005969E4">
-[...2 lines deleted...]
-            <w:tcW w:w="2093" w:type="dxa"/>
+      <w:tr w:rsidR="00464A67" w:rsidRPr="000377BE" w:rsidTr="00E515DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00464A67" w:rsidRPr="005969E4" w:rsidRDefault="00464A67" w:rsidP="007E1374">
+          <w:p w:rsidR="00464A67" w:rsidRPr="00E515DF" w:rsidRDefault="00464A67" w:rsidP="00933AA1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E515DF">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>聯絡電話</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7796" w:type="dxa"/>
+            <w:tcW w:w="6906" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00464A67" w:rsidRPr="005969E4" w:rsidRDefault="00464A67" w:rsidP="007E1374">
+          <w:p w:rsidR="00464A67" w:rsidRPr="000377BE" w:rsidRDefault="00464A67" w:rsidP="00933AA1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B7781E" w:rsidRPr="005969E4" w:rsidTr="005969E4">
-[...2 lines deleted...]
-            <w:tcW w:w="2093" w:type="dxa"/>
+      <w:tr w:rsidR="00B7781E" w:rsidRPr="000377BE" w:rsidTr="00E515DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B7781E" w:rsidRPr="005969E4" w:rsidRDefault="005E4650" w:rsidP="007E1374">
+          <w:p w:rsidR="00B7781E" w:rsidRPr="00E515DF" w:rsidRDefault="005E4650" w:rsidP="00933AA1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00E515DF">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PCB</w:t>
             </w:r>
-            <w:r w:rsidR="00B7781E" w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00B7781E" w:rsidRPr="00E515DF">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>佈局軟體名稱</w:t>
-[...25 lines deleted...]
-            <w:tcW w:w="7796" w:type="dxa"/>
+              <w:t>佈局軟體名稱/版本</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6906" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B7781E" w:rsidRPr="005969E4" w:rsidRDefault="00B7781E" w:rsidP="007E1374">
+          <w:p w:rsidR="00B7781E" w:rsidRPr="000377BE" w:rsidRDefault="00B7781E" w:rsidP="00933AA1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00265046" w:rsidRDefault="006D1C31" w:rsidP="00265046">
+    <w:p w:rsidR="00265046" w:rsidRPr="000377BE" w:rsidRDefault="006D1C31" w:rsidP="00933AA1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>#</w:t>
       </w:r>
-      <w:r w:rsidR="002F34CA" w:rsidRPr="005969E4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="002F34CA" w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000F1547" w:rsidRPr="005969E4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000F1547" w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PCB</w:t>
       </w:r>
-      <w:r w:rsidR="00164550" w:rsidRPr="005969E4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00164550" w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>識別碼</w:t>
       </w:r>
-      <w:r w:rsidR="000F1547" w:rsidRPr="005969E4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000F1547" w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> 命名原則</w:t>
       </w:r>
-      <w:r w:rsidR="000F1547" w:rsidRPr="005969E4">
-[...11 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="000F1547" w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00265046" w:rsidRDefault="000F1547" w:rsidP="00BD59A5">
+    <w:p w:rsidR="00265046" w:rsidRPr="000377BE" w:rsidRDefault="000F1547" w:rsidP="00933AA1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="59" w:left="142"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>製程代號</w:t>
       </w:r>
-      <w:r w:rsidR="00581B3E" w:rsidRPr="005969E4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00581B3E" w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
-      <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>年度梯次</w:t>
       </w:r>
-      <w:r w:rsidR="00581B3E" w:rsidRPr="005969E4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00581B3E" w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
-      <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D83456" w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>自行編碼</w:t>
+        <w:t>｢</w:t>
       </w:r>
-      <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D83456">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (4</w:t>
+        <w:t>PCB 製作</w:t>
       </w:r>
-      <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00B46EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>個大寫英文字母或數字</w:t>
+        <w:t>申請表</w:t>
       </w:r>
-      <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00D83456" w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>)</w:t>
+        <w:t>｣</w:t>
       </w:r>
-      <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00B46EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>，</w:t>
+        <w:t>上之流水號</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00610EFB" w:rsidRPr="005969E4" w:rsidRDefault="000F1547" w:rsidP="00265046">
+    <w:p w:rsidR="00C26CCA" w:rsidRDefault="000F1547" w:rsidP="00933AA1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="59" w:left="142"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>如</w:t>
       </w:r>
-      <w:r w:rsidR="0032755A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+      <w:r w:rsidR="0032755A" w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
-      <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00B46EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2L</w:t>
+        <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="00581B3E" w:rsidRPr="005969E4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00581B3E" w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
-      <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="005969E4" w:rsidRPr="005969E4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="005969E4" w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>15</w:t>
       </w:r>
-      <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00B46EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>A</w:t>
+        <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidR="00581B3E" w:rsidRPr="005969E4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00581B3E" w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
-      <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00B46EB5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1A2B</w:t>
+        <w:t>A0001</w:t>
       </w:r>
-      <w:r w:rsidR="0032755A">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00C26CCA">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>，</w:t>
-[...82 lines deleted...]
-        <w:t>，並加上方框。</w:t>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B52B2" w:rsidRPr="005969E4" w:rsidRDefault="005B52B2" w:rsidP="00580D8E">
+    <w:p w:rsidR="00610EFB" w:rsidRPr="000377BE" w:rsidRDefault="009E5B48" w:rsidP="00863AD1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:leftChars="236" w:left="566"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>標示於</w:t>
+      </w:r>
+      <w:r w:rsidR="00581B3E" w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ｢</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>文字層</w:t>
+      </w:r>
+      <w:r w:rsidR="001F3A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="001F3A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>上層</w:t>
+      </w:r>
+      <w:r w:rsidR="00581B3E" w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>｣</w:t>
+      </w:r>
+      <w:r w:rsidR="00C26CCA">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00C26CCA">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Silkscreen Top</w:t>
+      </w:r>
+      <w:r w:rsidR="00C26CCA">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C26CCA">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>左上方適宜處</w:t>
+      </w:r>
+      <w:r w:rsidR="005D491B" w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>，並加上方框。</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00580D8E" w:rsidRPr="005969E4" w:rsidRDefault="00580D8E" w:rsidP="00580D8E">
+    <w:p w:rsidR="00933AA1" w:rsidRDefault="00933AA1" w:rsidP="00933AA1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    </w:p>
+    <w:p w:rsidR="00580D8E" w:rsidRPr="00933AA1" w:rsidRDefault="00580D8E" w:rsidP="00933AA1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="32"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">[2] </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00933AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="32"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>專題名稱</w:t>
+        <w:t>[2] 專題名稱</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9741" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2066"/>
-        <w:gridCol w:w="7670"/>
+        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="6906"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00464A67" w:rsidRPr="005969E4" w:rsidTr="00466838">
-[...2 lines deleted...]
-            <w:tcW w:w="2093" w:type="dxa"/>
+      <w:tr w:rsidR="00464A67" w:rsidRPr="000377BE" w:rsidTr="00E515DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00464A67" w:rsidRPr="00EE3C1D" w:rsidRDefault="00464A67" w:rsidP="007E1374">
+          <w:p w:rsidR="00464A67" w:rsidRPr="000377BE" w:rsidRDefault="00464A67" w:rsidP="00933AA1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE3C1D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>中文專題名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7796" w:type="dxa"/>
+            <w:tcW w:w="6906" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00464A67" w:rsidRPr="005969E4" w:rsidRDefault="00464A67" w:rsidP="007E1374">
+          <w:p w:rsidR="00464A67" w:rsidRPr="000377BE" w:rsidRDefault="00464A67" w:rsidP="00933AA1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00464A67" w:rsidRPr="005969E4" w:rsidTr="00466838">
-[...2 lines deleted...]
-            <w:tcW w:w="2093" w:type="dxa"/>
+      <w:tr w:rsidR="00464A67" w:rsidRPr="000377BE" w:rsidTr="00E515DF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00464A67" w:rsidRPr="00EE3C1D" w:rsidRDefault="00464A67" w:rsidP="007E1374">
+          <w:p w:rsidR="00464A67" w:rsidRPr="000377BE" w:rsidRDefault="00464A67" w:rsidP="00933AA1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE3C1D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>英文專題名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7796" w:type="dxa"/>
+            <w:tcW w:w="6906" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00464A67" w:rsidRPr="005969E4" w:rsidRDefault="00464A67" w:rsidP="007E1374">
+          <w:p w:rsidR="00464A67" w:rsidRPr="000377BE" w:rsidRDefault="00464A67" w:rsidP="00933AA1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A4231E" w:rsidRPr="005969E4" w:rsidRDefault="00A4231E" w:rsidP="00A4231E">
+    <w:p w:rsidR="00B46EB5" w:rsidRDefault="00B46EB5" w:rsidP="00933AA1">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A4231E" w:rsidRPr="00933AA1" w:rsidRDefault="00A4231E" w:rsidP="00933AA1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="32"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00933AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="32"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>[3]</w:t>
       </w:r>
-      <w:r w:rsidR="005969E4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="005969E4" w:rsidRPr="00933AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="32"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00933AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="32"/>
-[...13 lines deleted...]
-        <w:t>輸出圖層命名</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PCB Gerber 輸出圖層命名</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4231E" w:rsidRPr="005969E4" w:rsidRDefault="00A4231E" w:rsidP="00A4231E">
+    <w:p w:rsidR="00A4231E" w:rsidRPr="000377BE" w:rsidRDefault="00A4231E" w:rsidP="00933AA1">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A4231E" w:rsidRPr="005969E4" w:rsidRDefault="00A4231E" w:rsidP="00A4231E">
+    <w:p w:rsidR="00A4231E" w:rsidRPr="000377BE" w:rsidRDefault="00A4231E" w:rsidP="00933AA1">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>參考文件：｢</w:t>
+        <w:t>參考</w:t>
+      </w:r>
+      <w:r w:rsidR="00C3563A" w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>網頁</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>：</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="005969E4">
+        <w:r w:rsidR="00C3563A" w:rsidRPr="000377BE">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-            <w:color w:val="0000FF"/>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             <w:kern w:val="0"/>
             <w:szCs w:val="24"/>
-            <w:u w:val="single"/>
           </w:rPr>
-          <w:t>PCB</w:t>
-[...29 lines deleted...]
-          <w:t>設計規範手冊</w:t>
+          <w:t>PCB製作 &gt; PCB製作申請</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="005969E4">
-[...2 lines deleted...]
-          <w:color w:val="0000FF"/>
+      <w:r w:rsidR="00C3563A" w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-        <w:t>｣</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. 檔案上傳</w:t>
+      </w:r>
+      <w:r w:rsidR="006F67FB" w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 圖層命名及編號</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD3B29">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="00933AA1" w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1228E299" wp14:editId="4589C519">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>left</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>314960</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="6120000" cy="4348992"/>
+            <wp:effectExtent l="19050" t="19050" r="14605" b="13970"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="1" name="圖片 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6120000" cy="4348992"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:sysClr val="window" lastClr="FFFFFF">
+                          <a:lumMod val="65000"/>
+                        </a:sysClr>
+                      </a:solidFill>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="006F67FB" w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>如下截圖</w:t>
+      </w:r>
+      <w:r w:rsidR="00D044FD">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4231E" w:rsidRPr="005969E4" w:rsidRDefault="00A4231E" w:rsidP="00A4231E">
+    <w:p w:rsidR="006F67FB" w:rsidRDefault="006F67FB" w:rsidP="00933AA1">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00613C07" w:rsidRDefault="00613C07" w:rsidP="00933AA1">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2078"/>
         <w:gridCol w:w="7648"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A4231E" w:rsidRPr="005969E4" w:rsidTr="00820AC0">
-[...2 lines deleted...]
-            <w:tcW w:w="2093" w:type="dxa"/>
+      <w:tr w:rsidR="00613C07" w:rsidRPr="000377BE" w:rsidTr="00CE0F86">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A4231E" w:rsidRPr="005969E4" w:rsidRDefault="00A4231E" w:rsidP="00A4231E">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidR="00613C07" w:rsidRPr="000377BE" w:rsidRDefault="00613C07" w:rsidP="00CE0F86">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>項目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7709" w:type="dxa"/>
+            <w:tcW w:w="7648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A4231E" w:rsidRPr="005969E4" w:rsidRDefault="00A4231E" w:rsidP="00A4231E">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidR="00613C07" w:rsidRPr="000377BE" w:rsidRDefault="00613C07" w:rsidP="00CE0F86">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>說明</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A4231E" w:rsidRPr="005969E4" w:rsidTr="00820AC0">
-[...2 lines deleted...]
-            <w:tcW w:w="2093" w:type="dxa"/>
+      <w:tr w:rsidR="00613C07" w:rsidRPr="006077CE" w:rsidTr="00CE0F86">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A4231E" w:rsidRPr="005969E4" w:rsidRDefault="00A4231E" w:rsidP="00A4231E">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidR="00613C07" w:rsidRPr="000377BE" w:rsidRDefault="00613C07" w:rsidP="00CE0F86">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>每一個圖層</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7709" w:type="dxa"/>
+            <w:tcW w:w="7648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A4231E" w:rsidRPr="005969E4" w:rsidRDefault="00A4231E" w:rsidP="00A4231E">
-[...74 lines deleted...]
-              <w:t>並將檔名紀錄在下表｢使用者命名｣處。</w:t>
+          <w:p w:rsidR="00613C07" w:rsidRPr="006077CE" w:rsidRDefault="00613C07" w:rsidP="00613C07">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:ind w:leftChars="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006077CE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>分別以Gerber型式輸出</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00613C07" w:rsidRPr="006077CE" w:rsidRDefault="00613C07" w:rsidP="00613C07">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:ind w:leftChars="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006077CE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>分別上傳</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00613C07" w:rsidRPr="006077CE" w:rsidRDefault="00613C07" w:rsidP="00613C07">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:ind w:leftChars="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006077CE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>並將檔名紀錄在下表｢</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006077CE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>檔案名稱</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006077CE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>｣處</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A4231E" w:rsidRPr="005969E4" w:rsidTr="00820AC0">
-[...2 lines deleted...]
-            <w:tcW w:w="2093" w:type="dxa"/>
+      <w:tr w:rsidR="00613C07" w:rsidRPr="00F15466" w:rsidTr="00CE0F86">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A4231E" w:rsidRPr="005969E4" w:rsidRDefault="00A4231E" w:rsidP="00A4231E">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidR="00613C07" w:rsidRPr="000377BE" w:rsidRDefault="00613C07" w:rsidP="00CE0F86">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00811F2E">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="FF0000"/>
-[...20 lines deleted...]
-            <w:tcW w:w="7709" w:type="dxa"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>必要上傳檔案</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A4231E" w:rsidRPr="005969E4" w:rsidRDefault="00A4231E" w:rsidP="00A4231E">
-[...11 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidR="00613C07" w:rsidRPr="00F15466" w:rsidRDefault="00613C07" w:rsidP="00613C07">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:ind w:leftChars="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AB3BF5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">除了 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB3BF5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Other</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 之外</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB3BF5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00811F2E">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>申請系統</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>有</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00811F2E">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*標示</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AB3BF5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>皆為</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006077CE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>必要的上傳檔案</w:t>
-[...64 lines deleted...]
-              <w:t>皆為必要的上傳檔案。</w:t>
+              <w:t>必要</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AF2263">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>的上傳檔案</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A4231E" w:rsidRPr="005969E4" w:rsidTr="00820AC0">
-[...2 lines deleted...]
-            <w:tcW w:w="2093" w:type="dxa"/>
+      <w:tr w:rsidR="00613C07" w:rsidRPr="006077CE" w:rsidTr="00CE0F86">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2078" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A4231E" w:rsidRPr="005969E4" w:rsidRDefault="00A4231E" w:rsidP="00A4231E">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidR="00613C07" w:rsidRPr="000377BE" w:rsidRDefault="00613C07" w:rsidP="00CE0F86">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>｢其他｣一欄</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="7709" w:type="dxa"/>
+              <w:t>Other</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A4231E" w:rsidRPr="005969E4" w:rsidRDefault="00A4231E" w:rsidP="00A4231E">
-[...36 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidR="00613C07" w:rsidRDefault="00613C07" w:rsidP="00613C07">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:ind w:leftChars="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>如果沒有就不必提供</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00613C07" w:rsidRDefault="00613C07" w:rsidP="00613C07">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:ind w:leftChars="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006077CE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Altium 之 slot </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>鑽孔層上傳於此</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00613C07" w:rsidRPr="006077CE" w:rsidRDefault="00613C07" w:rsidP="00613C07">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:ind w:leftChars="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ltium </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">之 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.GG1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006077CE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>不必</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>上傳</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00613C07" w:rsidRPr="006077CE" w:rsidRDefault="00613C07" w:rsidP="00613C07">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:ind w:leftChars="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006077CE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>若超過一個檔，請壓縮，以</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...11 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="006077CE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.zip或</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005969E4">
-[...72 lines deleted...]
-              <w:t>的方式上傳，並請參閱上方所列參考文件說明。</w:t>
+            <w:r w:rsidRPr="006077CE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.7z的方式上傳</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A4231E" w:rsidRPr="005969E4" w:rsidRDefault="00A4231E" w:rsidP="00A4231E">
+    <w:p w:rsidR="0032453F" w:rsidRPr="00613C07" w:rsidRDefault="0032453F" w:rsidP="00933AA1">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A4231E" w:rsidRPr="005969E4" w:rsidRDefault="00A4231E" w:rsidP="00A4231E">
+    <w:p w:rsidR="00A4231E" w:rsidRPr="00933AA1" w:rsidRDefault="00A4231E" w:rsidP="00933AA1">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidRPr="00933AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-        <w:br w:type="page"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>FR4兩層板</w:t>
       </w:r>
-      <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00CD15E5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="32"/>
-[...3 lines deleted...]
-        <w:t>FR4</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00933AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="32"/>
-[...2 lines deleted...]
-        <w:t>兩</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00CD15E5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="32"/>
-[...2 lines deleted...]
-        <w:t>層板</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00933AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="32"/>
-[...26 lines deleted...]
-        <w:t>層板</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>RO4003兩層板</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00466838" w:rsidRDefault="00466838" w:rsidP="005969E4">
+    <w:p w:rsidR="00466838" w:rsidRPr="000377BE" w:rsidRDefault="00466838" w:rsidP="00933AA1">
       <w:pPr>
-        <w:rPr>
-[...151 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9781" w:type="dxa"/>
-[...14 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="6-1"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="709"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="525"/>
+        <w:gridCol w:w="2358"/>
+        <w:gridCol w:w="794"/>
+        <w:gridCol w:w="896"/>
+        <w:gridCol w:w="1011"/>
+        <w:gridCol w:w="1739"/>
+        <w:gridCol w:w="2413"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009565B8" w:rsidRPr="005969E4" w:rsidTr="007370D3">
-[...8 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="000377BE" w:rsidRPr="000377BE" w:rsidTr="00CC198B">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009565B8" w:rsidRPr="005969E4" w:rsidRDefault="009565B8" w:rsidP="007370D3">
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="000377BE" w:rsidRPr="000377BE" w:rsidRDefault="000377BE" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>編號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2161" w:type="dxa"/>
-[...31 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1211" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009565B8" w:rsidRPr="005969E4" w:rsidRDefault="009565B8" w:rsidP="007370D3">
-[...62 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="000377BE" w:rsidRPr="000377BE" w:rsidRDefault="000377BE" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>檔案類型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1387" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000377BE" w:rsidRPr="000377BE" w:rsidRDefault="000377BE" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>格式說明</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000377BE" w:rsidRPr="000377BE" w:rsidRDefault="000377BE" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="005969E4">
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3選1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...21 lines deleted...]
-              <w:t>使用者命名</w:t>
+            <w:tcW w:w="893" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000377BE" w:rsidRPr="000377BE" w:rsidRDefault="000377BE" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>檔案名稱</w:t>
+            </w:r>
+            <w:r w:rsidR="006077CE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>說明</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000377BE" w:rsidRPr="000377BE" w:rsidRDefault="000377BE" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>關鍵字大寫</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000377BE" w:rsidRPr="000377BE" w:rsidRDefault="000377BE" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>檔案名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009565B8" w:rsidRPr="005969E4" w:rsidTr="007370D3">
-[...8 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="000377BE" w:rsidRPr="000377BE" w:rsidTr="00CC198B">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009565B8" w:rsidRPr="005969E4" w:rsidRDefault="009565B8" w:rsidP="00A4231E">
-[...72 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="000377BE" w:rsidRPr="000377BE" w:rsidRDefault="000377BE" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000377BE" w:rsidRPr="000377BE" w:rsidRDefault="000377BE" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>PCB 設計內容電子檔</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000377BE" w:rsidRPr="000377BE" w:rsidRDefault="000377BE" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.doc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000377BE" w:rsidRPr="000377BE" w:rsidRDefault="000377BE" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.docx </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000377BE" w:rsidRPr="000377BE" w:rsidRDefault="000377BE" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.docm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000377BE" w:rsidRPr="000377BE" w:rsidRDefault="000377BE" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*DGN*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="000377BE" w:rsidRPr="000377BE" w:rsidRDefault="000377BE" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000377BE" w:rsidRPr="000377BE" w:rsidTr="00CC198B">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000377BE" w:rsidRPr="000377BE" w:rsidRDefault="000377BE" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000377BE" w:rsidRPr="000377BE" w:rsidRDefault="000377BE" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>PCB 製作檢視表</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000377BE" w:rsidRPr="000377BE" w:rsidRDefault="000377BE" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.doc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000377BE" w:rsidRPr="000377BE" w:rsidRDefault="000377BE" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.docx </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000377BE" w:rsidRPr="000377BE" w:rsidRDefault="000377BE" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.docm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000377BE" w:rsidRPr="000377BE" w:rsidRDefault="000377BE" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*MRF*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="000377BE" w:rsidRPr="000377BE" w:rsidRDefault="000377BE" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000377BE" w:rsidRPr="000377BE" w:rsidTr="00CC198B">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000377BE" w:rsidRPr="000377BE" w:rsidRDefault="000377BE" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000377BE" w:rsidRPr="000377BE" w:rsidRDefault="000377BE" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Top</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1772" w:type="dxa"/>
-[...34 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000377BE" w:rsidRPr="000377BE" w:rsidRDefault="000377BE" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.pho </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000377BE" w:rsidRPr="000377BE" w:rsidRDefault="000377BE" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.GTL </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000377BE" w:rsidRPr="000377BE" w:rsidRDefault="000377BE" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.art</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="000377BE" w:rsidRPr="000377BE" w:rsidRDefault="000377BE" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*TOP*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="000377BE" w:rsidRPr="000377BE" w:rsidRDefault="000377BE" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009565B8" w:rsidRPr="005969E4" w:rsidTr="007370D3">
-[...8 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidTr="00CC198B">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009565B8" w:rsidRPr="005969E4" w:rsidRDefault="009565B8" w:rsidP="00A4231E">
-[...72 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bottom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1772" w:type="dxa"/>
-[...34 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.pho </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.GBL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.art</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*BOT*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009565B8" w:rsidRPr="005969E4" w:rsidTr="007370D3">
-[...8 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidTr="00CC198B">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009565B8" w:rsidRPr="005969E4" w:rsidRDefault="009565B8" w:rsidP="00A4231E">
-[...117 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Drill</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.drl</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.TXT </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.drl</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*NCD*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009565B8" w:rsidRPr="005969E4" w:rsidTr="007370D3">
-[...8 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidTr="00CC198B">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009565B8" w:rsidRPr="005969E4" w:rsidRDefault="009565B8" w:rsidP="00A4231E">
-[...117 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Solder_top</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.pho </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.GTS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.art</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*SMT*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009565B8" w:rsidRPr="005969E4" w:rsidTr="007370D3">
-[...8 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidTr="00CC198B">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009565B8" w:rsidRPr="005969E4" w:rsidRDefault="009565B8" w:rsidP="00A4231E">
-[...115 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Solder_bottom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.pho </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.GBS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.art</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*SMB*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009565B8" w:rsidRPr="005969E4" w:rsidTr="007370D3">
-[...8 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidTr="00CC198B">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009565B8" w:rsidRPr="005969E4" w:rsidRDefault="009565B8" w:rsidP="00A4231E">
-[...115 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Silkscreen_top</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.pho </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.GTO </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.art</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*SST*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009565B8" w:rsidRPr="005969E4" w:rsidTr="007370D3">
-[...8 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidTr="00CC198B">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009565B8" w:rsidRPr="005969E4" w:rsidRDefault="009565B8" w:rsidP="00A4231E">
-[...107 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Silkscreen_bottom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.pho </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.GBO </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.art</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*SSB*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009565B8" w:rsidRPr="005969E4" w:rsidTr="007370D3">
-[...8 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidTr="00CC198B">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009565B8" w:rsidRPr="005969E4" w:rsidRDefault="009565B8" w:rsidP="00A4231E">
-[...109 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Mechanical1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.pho </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.GM1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.art</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*ME*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009565B8" w:rsidRPr="005969E4" w:rsidTr="007370D3">
-[...8 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidTr="00CC198B">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009565B8" w:rsidRPr="005969E4" w:rsidRDefault="009565B8" w:rsidP="00A4231E">
-[...107 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BoardOutline</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.pho </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.GKO </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.art</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*BO*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009565B8" w:rsidRPr="005969E4" w:rsidTr="007370D3">
-[...8 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidTr="00CC198B">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009565B8" w:rsidRPr="005969E4" w:rsidRDefault="009565B8" w:rsidP="00A4231E">
-[...107 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DrillMap</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.pho </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.GD1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.art</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*DW*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009565B8" w:rsidRPr="005969E4" w:rsidTr="007370D3">
-[...8 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidTr="00CC198B">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009565B8" w:rsidRPr="005969E4" w:rsidRDefault="009565B8" w:rsidP="00A4231E">
-[...107 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DRCReport</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.lst</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.html</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.zip</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009565B8" w:rsidRPr="005969E4" w:rsidTr="007370D3">
-[...14 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidTr="00CC198B">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009565B8" w:rsidRPr="005969E4" w:rsidRDefault="009565B8" w:rsidP="00A4231E">
-[...123 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Other</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.lst</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.TXT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.zip</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00FB4ADD">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A4231E" w:rsidRPr="005969E4" w:rsidRDefault="00A4231E" w:rsidP="00A4231E">
+    <w:p w:rsidR="005969E4" w:rsidRPr="000377BE" w:rsidRDefault="005969E4" w:rsidP="00933AA1">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000377BE" w:rsidRPr="000377BE" w:rsidRDefault="000377BE" w:rsidP="00933AA1">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000377BE" w:rsidRPr="000377BE" w:rsidRDefault="000377BE" w:rsidP="00933AA1">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A4231E" w:rsidRPr="000377BE" w:rsidRDefault="00A4231E" w:rsidP="00933AA1">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A4231E" w:rsidRPr="005969E4" w:rsidRDefault="00A4231E" w:rsidP="00A4231E">
+    <w:p w:rsidR="00A4231E" w:rsidRDefault="00A4231E" w:rsidP="00933AA1">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="32"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00933AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="32"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>FR4</w:t>
+        <w:t>FR4四層板</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00CD15E5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="32"/>
-[...2 lines deleted...]
-        <w:t>四</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00933AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="32"/>
-[...2 lines deleted...]
-        <w:t>層板</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00CD15E5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="32"/>
-[...2 lines deleted...]
-        <w:t>/RO-FR4</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00933AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="32"/>
-[...2 lines deleted...]
-        <w:t>複合四層板</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>RO-FR4複合四層板</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00466838" w:rsidRDefault="00466838" w:rsidP="005969E4">
+    <w:p w:rsidR="00933AA1" w:rsidRPr="00933AA1" w:rsidRDefault="00933AA1" w:rsidP="00933AA1">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:szCs w:val="24"/>
-[...185 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9781" w:type="dxa"/>
-[...14 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="6-1"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="851"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="525"/>
+        <w:gridCol w:w="2358"/>
+        <w:gridCol w:w="794"/>
+        <w:gridCol w:w="896"/>
+        <w:gridCol w:w="1011"/>
+        <w:gridCol w:w="1739"/>
+        <w:gridCol w:w="2413"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B95C55" w:rsidRPr="005969E4" w:rsidTr="00B95C55">
-[...8 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidTr="00CC198B">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B95C55" w:rsidRPr="005969E4" w:rsidRDefault="00B95C55" w:rsidP="00A4231E">
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>編號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2232" w:type="dxa"/>
-[...30 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="1211" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B95C55" w:rsidRPr="005969E4" w:rsidRDefault="00B95C55" w:rsidP="00A4231E">
-[...61 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>檔案類型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1387" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>格式說明</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="005969E4">
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3選1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...21 lines deleted...]
-              <w:t>使用者命名</w:t>
+            <w:tcW w:w="893" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>檔案名稱</w:t>
+            </w:r>
+            <w:r w:rsidR="006077CE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>說明</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>關鍵字大寫</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>檔案名稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B95C55" w:rsidRPr="005969E4" w:rsidTr="00B95C55">
-[...8 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidTr="00CC198B">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B95C55" w:rsidRPr="005969E4" w:rsidRDefault="00B95C55" w:rsidP="00A4231E">
-[...72 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>PCB 設計內容電子檔</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.doc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.docx </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.docm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*DGN*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidTr="00CC198B">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>PCB 製作檢視表</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.doc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.docx </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.docm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*MRF*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidTr="00CC198B">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Top</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1630" w:type="dxa"/>
-[...34 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.pho </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.GTL </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.art</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*TOP*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B95C55" w:rsidRPr="005969E4" w:rsidTr="00B95C55">
-[...130 lines deleted...]
-                <w:szCs w:val="24"/>
+      <w:tr w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidTr="00CC198B">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Inner1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.pho </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.G1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.art</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*IN1*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B95C55" w:rsidRPr="005969E4" w:rsidTr="00B95C55">
-[...129 lines deleted...]
-                <w:szCs w:val="24"/>
+      <w:tr w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidTr="00CC198B">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Inner2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.pho </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.G2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.art</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*IN2*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B95C55" w:rsidRPr="005969E4" w:rsidTr="00B95C55">
-[...8 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidTr="00CC198B">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B95C55" w:rsidRPr="005969E4" w:rsidRDefault="00B95C55" w:rsidP="00A4231E">
-[...72 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bottom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1630" w:type="dxa"/>
-[...34 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.pho </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.GBL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.art</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*BOT*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B95C55" w:rsidRPr="005969E4" w:rsidTr="00B95C55">
-[...8 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidTr="00CC198B">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B95C55" w:rsidRPr="005969E4" w:rsidRDefault="00B95C55" w:rsidP="00A4231E">
-[...117 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Drill</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.drl</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.TXT </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.drl</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*NCD*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B95C55" w:rsidRPr="005969E4" w:rsidTr="00B95C55">
-[...8 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidTr="00CC198B">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B95C55" w:rsidRPr="005969E4" w:rsidRDefault="00B95C55" w:rsidP="00A4231E">
-[...117 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Solder_top</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.pho </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.GTS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.art</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*SMT*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B95C55" w:rsidRPr="005969E4" w:rsidTr="00B95C55">
-[...8 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidTr="00CC198B">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B95C55" w:rsidRPr="005969E4" w:rsidRDefault="00B95C55" w:rsidP="00A4231E">
-[...115 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Solder_bottom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.pho </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.GBS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.art</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*SMB*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B95C55" w:rsidRPr="005969E4" w:rsidTr="00B95C55">
-[...8 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidTr="00CC198B">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B95C55" w:rsidRPr="005969E4" w:rsidRDefault="00B95C55" w:rsidP="00A4231E">
-[...115 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Silkscreen_top</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.pho </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.GTO </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.art</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*SST*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B95C55" w:rsidRPr="005969E4" w:rsidTr="00B95C55">
-[...8 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidTr="00CC198B">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B95C55" w:rsidRPr="005969E4" w:rsidRDefault="00B95C55" w:rsidP="00A4231E">
-[...107 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Silkscreen_bottom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.pho </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.GBO </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.art</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*SSB*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B95C55" w:rsidRPr="005969E4" w:rsidTr="00B95C55">
-[...8 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidTr="00CC198B">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B95C55" w:rsidRPr="005969E4" w:rsidRDefault="00B95C55" w:rsidP="00A4231E">
-[...109 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Mechanical1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.pho </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.GM1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.art</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*ME*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B95C55" w:rsidRPr="005969E4" w:rsidTr="00B95C55">
-[...8 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidTr="00CC198B">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B95C55" w:rsidRPr="005969E4" w:rsidRDefault="00B95C55" w:rsidP="00A4231E">
-[...107 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BoardOutline</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.pho </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.GKO </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.art</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*BO*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B95C55" w:rsidRPr="005969E4" w:rsidTr="00B95C55">
-[...8 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidTr="00CC198B">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B95C55" w:rsidRPr="005969E4" w:rsidRDefault="00B95C55" w:rsidP="00A4231E">
-[...107 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DrillMap</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.pho </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.GD1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.art</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*DW*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B95C55" w:rsidRPr="005969E4" w:rsidTr="00B95C55">
-[...8 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidTr="00CC198B">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B95C55" w:rsidRPr="005969E4" w:rsidRDefault="00B95C55" w:rsidP="00A4231E">
-[...107 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>DRCReport</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.lst</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.html</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.zip</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B95C55" w:rsidRPr="005969E4" w:rsidTr="00B95C55">
-[...14 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidTr="00CC198B">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B95C55" w:rsidRPr="005969E4" w:rsidRDefault="00B95C55" w:rsidP="00A4231E">
-[...123 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Other</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.lst</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.TXT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.zip</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B46EB5" w:rsidRPr="000377BE" w:rsidRDefault="00B46EB5" w:rsidP="00CC198B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A4231E" w:rsidRPr="005969E4" w:rsidRDefault="00A4231E" w:rsidP="002D3A24">
+    <w:p w:rsidR="00466838" w:rsidRPr="000377BE" w:rsidRDefault="00466838" w:rsidP="00933AA1">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000377BE" w:rsidRPr="000377BE" w:rsidRDefault="000377BE" w:rsidP="00933AA1">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002D3A24" w:rsidRDefault="00A4231E" w:rsidP="00933AA1">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="002D3A24" w:rsidRPr="00933AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>[4] Gerber</w:t>
+      </w:r>
+      <w:r w:rsidR="00730021" w:rsidRPr="00933AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>設定值</w:t>
+      </w:r>
+      <w:r w:rsidR="00D20F67">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009163D3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidR="00D20F67">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TOP </w:t>
+      </w:r>
+      <w:r w:rsidR="002D3A24" w:rsidRPr="00933AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>平面圖</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C358AE" w:rsidRPr="00C358AE" w:rsidRDefault="00C358AE" w:rsidP="00933AA1">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002D3A24" w:rsidRPr="001538A3" w:rsidRDefault="002D3A24" w:rsidP="001538A3">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001538A3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>請確保上傳的</w:t>
+      </w:r>
+      <w:r w:rsidR="00994996" w:rsidRPr="001538A3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001538A3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gerber</w:t>
+      </w:r>
+      <w:r w:rsidR="00994996" w:rsidRPr="001538A3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001538A3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>檔及</w:t>
+      </w:r>
+      <w:r w:rsidR="00994996" w:rsidRPr="001538A3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001538A3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Drill</w:t>
+      </w:r>
+      <w:r w:rsidR="00994996" w:rsidRPr="001538A3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C525A7" w:rsidRPr="001538A3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>檔</w:t>
+      </w:r>
+      <w:r w:rsidR="00B71CA8" w:rsidRPr="001538A3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>是正確的，而且</w:t>
+      </w:r>
+      <w:r w:rsidR="00C525A7" w:rsidRPr="001538A3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>和圖</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001538A3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>片是相同的!!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002021B1" w:rsidRPr="00933AA1" w:rsidRDefault="002021B1" w:rsidP="00933AA1">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00933AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Altium </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00933AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>請開啟個別之</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00933AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .GTL、.TXT 及 .GD1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00933AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>檔案，並貼圖於下方。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002021B1" w:rsidRPr="00933AA1" w:rsidRDefault="002021B1" w:rsidP="00933AA1">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00933AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PADS </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00933AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>請使用</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00933AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> File &gt; CAM &gt; 選擇 正確之</w:t>
+      </w:r>
+      <w:r w:rsidR="006F60C3" w:rsidRPr="00933AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00933AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Document Name &gt; Preview (按 Board 或</w:t>
+      </w:r>
+      <w:r w:rsidR="005E0BDE" w:rsidRPr="00933AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00933AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Extents) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00933AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>功能，並貼圖於下方。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002021B1" w:rsidRPr="00933AA1" w:rsidRDefault="005969E4" w:rsidP="00933AA1">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00933AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00933AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">llegro </w:t>
+      </w:r>
+      <w:r w:rsidR="00B71CA8" w:rsidRPr="00933AA1">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>比照類似的方法，將 Gerber 檔 及 Drill 檔分別打開確認及貼圖。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005969E4" w:rsidRPr="000377BE" w:rsidRDefault="005969E4" w:rsidP="00933AA1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-[...589 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3326"/>
-        <w:gridCol w:w="6410"/>
+        <w:gridCol w:w="3823"/>
+        <w:gridCol w:w="5913"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00464A67" w:rsidRPr="005969E4" w:rsidTr="007E1374">
-[...2 lines deleted...]
-            <w:tcW w:w="3369" w:type="dxa"/>
+      <w:tr w:rsidR="00464A67" w:rsidRPr="000377BE" w:rsidTr="002E0727">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00464A67" w:rsidRPr="005969E4" w:rsidRDefault="00464A67" w:rsidP="007E1374">
+          <w:p w:rsidR="00464A67" w:rsidRPr="000377BE" w:rsidRDefault="00464A67" w:rsidP="004E2752">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PCB</w:t>
             </w:r>
-            <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="004E2752">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>板尺寸</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:t xml:space="preserve">板尺寸 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E2752">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>長</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="004E2752" w:rsidRPr="004E2752">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>x</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidR="004E2752" w:rsidRPr="004E2752">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>寬，</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:t xml:space="preserve">E </w:t>
+            </w:r>
+            <w:r w:rsidR="004E2752" w:rsidRPr="004E2752">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>框</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E2752">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>cm x cm)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="6520" w:type="dxa"/>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5913" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00464A67" w:rsidRPr="005969E4" w:rsidRDefault="00725366" w:rsidP="007E1374">
+          <w:p w:rsidR="00464A67" w:rsidRPr="000377BE" w:rsidRDefault="00725366" w:rsidP="00933AA1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
-            <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>cm</w:t>
             </w:r>
-            <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
-            <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
-            <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>cm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidTr="007E1374">
-[...2 lines deleted...]
-            <w:tcW w:w="3369" w:type="dxa"/>
+      <w:tr w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidTr="002E0727">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3823" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidRDefault="00730021" w:rsidP="007E1374">
-[...36 lines deleted...]
-            <w:tcW w:w="6520" w:type="dxa"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidRDefault="00730021" w:rsidP="00933AA1">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Output Units (輸出單位)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5913" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidRDefault="003A39CD" w:rsidP="007E1374">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidRDefault="00EB0B61" w:rsidP="00933AA1">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                   <w:color w:val="000000"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1057829051"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00E30B76">
+                <w:r w:rsidR="00AB7ED5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:color w:val="000000"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00730021" w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00730021" w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Inches (English)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidTr="007E1374">
-[...2 lines deleted...]
-            <w:tcW w:w="3369" w:type="dxa"/>
+      <w:tr w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidTr="002E0727">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3823" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidRDefault="00730021" w:rsidP="007E1374">
-[...12 lines deleted...]
-            <w:tcW w:w="6520" w:type="dxa"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidRDefault="00730021" w:rsidP="00933AA1">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5913" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidRDefault="003A39CD" w:rsidP="007E1374">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidRDefault="00EB0B61" w:rsidP="00933AA1">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                   <w:color w:val="000000"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="2009939918"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00E30B76">
+                <w:r w:rsidR="00AB7ED5">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:color w:val="000000"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="005969E4" w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="005969E4" w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00730021" w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00730021" w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Millimeters (Metric)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidTr="007E1374">
-[...2 lines deleted...]
-            <w:tcW w:w="3369" w:type="dxa"/>
+      <w:tr w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidTr="002E0727">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3823" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidRDefault="00730021" w:rsidP="007E1374">
-[...36 lines deleted...]
-            <w:tcW w:w="6520" w:type="dxa"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidRDefault="00730021" w:rsidP="00933AA1">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Format (座標格式) (I:D)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5913" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidRDefault="00730021" w:rsidP="007E1374">
-[...10 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidRDefault="00730021" w:rsidP="00933AA1">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Integral (Leading) =</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidTr="007E1374">
-[...2 lines deleted...]
-            <w:tcW w:w="3369" w:type="dxa"/>
+      <w:tr w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidTr="002E0727">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3823" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidRDefault="00730021" w:rsidP="007E1374">
-[...12 lines deleted...]
-            <w:tcW w:w="6520" w:type="dxa"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidRDefault="00730021" w:rsidP="00933AA1">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5913" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidRDefault="00730021" w:rsidP="007E1374">
-[...10 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidRDefault="00730021" w:rsidP="00933AA1">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Decimal (Trailing) =</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidTr="007E1374">
-[...2 lines deleted...]
-            <w:tcW w:w="3369" w:type="dxa"/>
+      <w:tr w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidTr="002E0727">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3823" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidRDefault="00730021" w:rsidP="007E1374">
-[...36 lines deleted...]
-            <w:tcW w:w="6520" w:type="dxa"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidRDefault="00730021" w:rsidP="00933AA1">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Coordinates (座標表達方式)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5913" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidRDefault="003A39CD" w:rsidP="007E1374">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidRDefault="00EB0B61" w:rsidP="00933AA1">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                   <w:color w:val="000000"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-860357011"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00E30B76">
+                <w:r w:rsidR="00E30B76" w:rsidRPr="000377BE">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00871806" w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00871806" w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00730021" w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00730021" w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Absolute</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidTr="007E1374">
-[...2 lines deleted...]
-            <w:tcW w:w="3369" w:type="dxa"/>
+      <w:tr w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidTr="002E0727">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3823" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidRDefault="00730021" w:rsidP="007E1374">
-[...12 lines deleted...]
-            <w:tcW w:w="6520" w:type="dxa"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidRDefault="00730021" w:rsidP="00933AA1">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5913" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidRDefault="003A39CD" w:rsidP="007E1374">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidRDefault="00EB0B61" w:rsidP="00933AA1">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                   <w:color w:val="000000"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1629582891"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00E30B76">
+                <w:r w:rsidR="00E30B76" w:rsidRPr="000377BE">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00871806" w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00871806" w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00730021" w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00730021" w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Incremental</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidTr="007E1374">
-[...2 lines deleted...]
-            <w:tcW w:w="3369" w:type="dxa"/>
+      <w:tr w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidTr="002E0727">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3823" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidRDefault="00730021" w:rsidP="007E1374">
-[...12 lines deleted...]
-            <w:tcW w:w="6520" w:type="dxa"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidRDefault="00730021" w:rsidP="00933AA1">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5913" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidRDefault="003A39CD" w:rsidP="007E1374">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidRDefault="00EB0B61" w:rsidP="00933AA1">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                   <w:color w:val="000000"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1831200120"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00E30B76">
+                <w:r w:rsidR="00E30B76" w:rsidRPr="000377BE">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00871806" w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00871806" w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00730021" w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00730021" w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidTr="007E1374">
-[...2 lines deleted...]
-            <w:tcW w:w="3369" w:type="dxa"/>
+      <w:tr w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidTr="002E0727">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3823" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidRDefault="00730021" w:rsidP="007E1374">
-[...38 lines deleted...]
-            <w:tcW w:w="6520" w:type="dxa"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidRDefault="00730021" w:rsidP="00933AA1">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Zeros suppression (補零方式)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5913" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidRDefault="003A39CD" w:rsidP="007E1374">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidRDefault="00EB0B61" w:rsidP="00933AA1">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                   <w:color w:val="000000"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="616878130"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00E30B76">
+                <w:r w:rsidR="00E30B76" w:rsidRPr="000377BE">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00871806" w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00871806" w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00730021" w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00730021" w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Leading Zeros suppression</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidTr="007E1374">
-[...2 lines deleted...]
-            <w:tcW w:w="3369" w:type="dxa"/>
+      <w:tr w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidTr="002E0727">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3823" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidRDefault="00730021" w:rsidP="007E1374">
-[...12 lines deleted...]
-            <w:tcW w:w="6520" w:type="dxa"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidRDefault="00730021" w:rsidP="00933AA1">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5913" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidRDefault="003A39CD" w:rsidP="007E1374">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidRDefault="00EB0B61" w:rsidP="00933AA1">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                   <w:color w:val="000000"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="2098135424"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00E30B76">
+                <w:r w:rsidR="00E30B76" w:rsidRPr="000377BE">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00871806" w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00871806" w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00730021" w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00730021" w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Trailing Zeros suppression</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidTr="007E1374">
-[...2 lines deleted...]
-            <w:tcW w:w="3369" w:type="dxa"/>
+      <w:tr w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidTr="002E0727">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3823" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidRDefault="00730021" w:rsidP="007E1374">
-[...12 lines deleted...]
-            <w:tcW w:w="6520" w:type="dxa"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidRDefault="00730021" w:rsidP="00933AA1">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5913" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidRDefault="003A39CD" w:rsidP="007E1374">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidRDefault="00EB0B61" w:rsidP="00933AA1">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                   <w:color w:val="000000"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-462896245"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00E30B76">
+                <w:r w:rsidR="00E30B76" w:rsidRPr="000377BE">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00871806" w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00871806" w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00730021" w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00730021" w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>None (Keeping leading and trailing zeros)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00464A67" w:rsidRPr="005969E4" w:rsidTr="007E1374">
-[...2 lines deleted...]
-            <w:tcW w:w="9889" w:type="dxa"/>
+      <w:tr w:rsidR="00464A67" w:rsidRPr="000377BE" w:rsidTr="002E0727">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9736" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00464A67" w:rsidRPr="005969E4" w:rsidRDefault="00464A67" w:rsidP="007E1374">
+          <w:p w:rsidR="00464A67" w:rsidRPr="000377BE" w:rsidRDefault="00464A67" w:rsidP="00933AA1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gerber </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:t>Gerber 圖 (Top)</w:t>
+            </w:r>
+            <w:r w:rsidR="00C360D0">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>圖</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00956FB7" w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Top)</w:t>
-[...29 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(貼於下方)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00464A67" w:rsidRPr="005969E4" w:rsidTr="007E1374">
-[...2 lines deleted...]
-            <w:tcW w:w="9889" w:type="dxa"/>
+      <w:tr w:rsidR="00464A67" w:rsidRPr="000377BE" w:rsidTr="00890ED9">
+        <w:trPr>
+          <w:trHeight w:val="5726"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9736" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00464A67" w:rsidRPr="005969E4" w:rsidRDefault="00464A67" w:rsidP="007E1374">
+          <w:p w:rsidR="00C358AE" w:rsidRPr="000377BE" w:rsidRDefault="00C358AE" w:rsidP="00933AA1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-[...221 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidRDefault="00730021" w:rsidP="00730021">
+    <w:p w:rsidR="00730021" w:rsidRDefault="00730021" w:rsidP="00933AA1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="32"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="001538A3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="32"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>[5] Drill</w:t>
       </w:r>
-      <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="009163D3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001538A3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>設定值</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="009163D3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="32"/>
-[...2 lines deleted...]
-        <w:t>∕</w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="001538A3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="32"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>平面圖</w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="00C358AE" w:rsidRPr="001538A3" w:rsidRDefault="00C358AE" w:rsidP="00933AA1">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3603"/>
-        <w:gridCol w:w="6133"/>
+        <w:gridCol w:w="3605"/>
+        <w:gridCol w:w="6131"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidTr="007E1374">
+      <w:tr w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidTr="007E1374">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidRDefault="00730021" w:rsidP="007E1374">
-[...30 lines deleted...]
-              <w:t>)</w:t>
+          <w:p w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidRDefault="00730021" w:rsidP="00933AA1">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Output Units (輸出單位)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidRDefault="003A39CD" w:rsidP="007E1374">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidRDefault="00EB0B61" w:rsidP="00933AA1">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                   <w:color w:val="000000"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1454161944"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00E30B76">
+                <w:r w:rsidR="00E30B76" w:rsidRPr="000377BE">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00E30B76" w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00E30B76" w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00730021" w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00730021" w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Inches (English)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidTr="007E1374">
+      <w:tr w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidTr="007E1374">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidRDefault="00730021" w:rsidP="007E1374">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidRDefault="00730021" w:rsidP="00933AA1">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidRDefault="003A39CD" w:rsidP="007E1374">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidRDefault="00EB0B61" w:rsidP="00933AA1">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                   <w:color w:val="000000"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="67234719"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00E30B76">
+                <w:r w:rsidR="00E30B76" w:rsidRPr="000377BE">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00E30B76" w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00E30B76" w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00730021" w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00730021" w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Millimeters (Metric)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidTr="007E1374">
+      <w:tr w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidTr="007E1374">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidRDefault="00730021" w:rsidP="007E1374">
-[...30 lines deleted...]
-              <w:t>) (I:D)</w:t>
+          <w:p w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidRDefault="00730021" w:rsidP="00933AA1">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Format (座標格式) (I:D)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidRDefault="00730021" w:rsidP="007E1374">
-[...10 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidRDefault="00730021" w:rsidP="00933AA1">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Integral (Leading) =</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidTr="007E1374">
+      <w:tr w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidTr="007E1374">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidRDefault="00730021" w:rsidP="007E1374">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidRDefault="00730021" w:rsidP="00933AA1">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidRDefault="00730021" w:rsidP="007E1374">
-[...10 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidRDefault="00730021" w:rsidP="00933AA1">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Decimal (Trailing) =</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidTr="007E1374">
+      <w:tr w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidTr="007E1374">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidRDefault="00730021" w:rsidP="007E1374">
-[...30 lines deleted...]
-              <w:t>)</w:t>
+          <w:p w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidRDefault="00730021" w:rsidP="00933AA1">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Coordinates (座標表達方式)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidRDefault="003A39CD" w:rsidP="007E1374">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidRDefault="00EB0B61" w:rsidP="00933AA1">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                   <w:color w:val="000000"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1532798338"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00E30B76">
+                <w:r w:rsidR="00E30B76" w:rsidRPr="000377BE">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00730021" w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00730021" w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Absolute</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidTr="007E1374">
+      <w:tr w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidTr="007E1374">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidRDefault="00730021" w:rsidP="007E1374">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidRDefault="00730021" w:rsidP="00933AA1">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidRDefault="003A39CD" w:rsidP="007E1374">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidRDefault="00EB0B61" w:rsidP="00933AA1">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                   <w:color w:val="000000"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-655072372"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00E30B76">
+                <w:r w:rsidR="00E30B76" w:rsidRPr="000377BE">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00E30B76" w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00E30B76" w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00730021" w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00730021" w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Incremental</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidTr="007E1374">
+      <w:tr w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidTr="007E1374">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidRDefault="00730021" w:rsidP="007E1374">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidRDefault="00730021" w:rsidP="00933AA1">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidRDefault="003A39CD" w:rsidP="007E1374">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidRDefault="00EB0B61" w:rsidP="00933AA1">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                   <w:color w:val="000000"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="978033498"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00E30B76">
+                <w:r w:rsidR="00E30B76" w:rsidRPr="000377BE">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00E30B76" w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00E30B76" w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00730021" w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00730021" w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidTr="007E1374">
+      <w:tr w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidTr="007E1374">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidRDefault="00730021" w:rsidP="007E1374">
-[...32 lines deleted...]
-              <w:t>)</w:t>
+          <w:p w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidRDefault="00730021" w:rsidP="00933AA1">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Zeros suppression (補零方式)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidRDefault="003A39CD" w:rsidP="007E1374">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidRDefault="00EB0B61" w:rsidP="00933AA1">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                   <w:color w:val="000000"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="441882723"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00E30B76">
+                <w:r w:rsidR="00E30B76" w:rsidRPr="000377BE">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00E30B76" w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00E30B76" w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00730021" w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00730021" w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Leading Zeros suppression</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidTr="007E1374">
+      <w:tr w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidTr="007E1374">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidRDefault="00730021" w:rsidP="007E1374">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidRDefault="00730021" w:rsidP="00933AA1">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidRDefault="003A39CD" w:rsidP="007E1374">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidRDefault="00EB0B61" w:rsidP="00933AA1">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                   <w:color w:val="000000"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1744526207"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00E30B76">
+                <w:r w:rsidR="00E30B76" w:rsidRPr="000377BE">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00E30B76" w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00E30B76" w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00730021" w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00730021" w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Trailing Zeros suppression</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidTr="007E1374">
+      <w:tr w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidTr="007E1374">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidRDefault="00730021" w:rsidP="007E1374">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidRDefault="00730021" w:rsidP="00933AA1">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="005969E4" w:rsidRDefault="003A39CD" w:rsidP="007E1374">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="000377BE" w:rsidRDefault="00EB0B61" w:rsidP="00933AA1">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                   <w:color w:val="000000"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1688787653"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00E30B76">
+                <w:r w:rsidR="00E30B76" w:rsidRPr="000377BE">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:color w:val="000000"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00730021" w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidR="00730021" w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> None (Keeping leading and trailing zeros)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A1058A" w:rsidRPr="005969E4" w:rsidTr="007E1374">
+      <w:tr w:rsidR="00A1058A" w:rsidRPr="000377BE" w:rsidTr="007E1374">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9889" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00A1058A" w:rsidRPr="005969E4" w:rsidRDefault="00A1058A" w:rsidP="007E1374">
+          <w:p w:rsidR="00A1058A" w:rsidRPr="000377BE" w:rsidRDefault="00A1058A" w:rsidP="00933AA1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drill </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:t>Drill 圖</w:t>
+            </w:r>
+            <w:r w:rsidR="00C360D0">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>圖</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...19 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(貼於下方)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A1058A" w:rsidRPr="005969E4" w:rsidTr="007E1374">
+      <w:tr w:rsidR="00A1058A" w:rsidRPr="000377BE" w:rsidTr="00890ED9">
+        <w:trPr>
+          <w:trHeight w:val="8504"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9889" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00A1058A" w:rsidRPr="005969E4" w:rsidRDefault="00A1058A" w:rsidP="007E1374">
+          <w:p w:rsidR="00A1058A" w:rsidRPr="000377BE" w:rsidRDefault="00A1058A" w:rsidP="00890ED9">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:jc w:val="center"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00A1058A" w:rsidRPr="005969E4" w:rsidRDefault="00A1058A" w:rsidP="007E1374">
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A1058A" w:rsidRPr="000377BE" w:rsidTr="007E1374">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9889" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A1058A" w:rsidRPr="000377BE" w:rsidRDefault="00A1058A" w:rsidP="00933AA1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:jc w:val="center"/>
-[...8 lines deleted...]
-          <w:p w:rsidR="00A1058A" w:rsidRPr="005969E4" w:rsidRDefault="00A1058A" w:rsidP="007E1374">
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>鑽孔孔徑資料檔</w:t>
+            </w:r>
+            <w:r w:rsidR="00C360D0">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(貼於下方)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A1058A" w:rsidRPr="000377BE" w:rsidTr="00890ED9">
+        <w:trPr>
+          <w:trHeight w:val="8504"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9889" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00A1058A" w:rsidRPr="000377BE" w:rsidRDefault="00A1058A" w:rsidP="00890ED9">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...363 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008B7B6F" w:rsidRPr="00E30B76" w:rsidRDefault="008B7B6F" w:rsidP="00730021">
+    <w:p w:rsidR="008B7B6F" w:rsidRDefault="008B7B6F" w:rsidP="00933AA1">
       <w:pPr>
         <w:widowControl/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="32"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="000377BE">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="00E30B76">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="001538A3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="32"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00796FDF" w:rsidRPr="00E30B76">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00796FDF" w:rsidRPr="001538A3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="32"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E30B76">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="001538A3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="32"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">] PCB DRC </w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>] PCB DRC 驗證結果圖示</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E30B76">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    </w:p>
+    <w:p w:rsidR="00890ED9" w:rsidRPr="001538A3" w:rsidRDefault="00890ED9" w:rsidP="00933AA1">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="32"/>
-[...3 lines deleted...]
-      </w:r>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9736"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008B7B6F" w:rsidRPr="005969E4" w:rsidTr="007E1374">
+      <w:tr w:rsidR="008B7B6F" w:rsidRPr="000377BE" w:rsidTr="007E1374">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9889" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008B7B6F" w:rsidRPr="005969E4" w:rsidRDefault="008B7B6F" w:rsidP="007E1374">
+          <w:p w:rsidR="008B7B6F" w:rsidRPr="000377BE" w:rsidRDefault="008B7B6F" w:rsidP="00933AA1">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="000377BE">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>無</w:t>
-[...19 lines deleted...]
-              <w:t>錯誤之軟體回應圖。</w:t>
+              <w:t>無DRC錯誤之軟體回應圖。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B7B6F" w:rsidRPr="005969E4" w:rsidTr="007E1374">
+      <w:tr w:rsidR="008B7B6F" w:rsidRPr="000377BE" w:rsidTr="00AB7ED5">
+        <w:trPr>
+          <w:trHeight w:val="10205"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9889" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008B7B6F" w:rsidRPr="005969E4" w:rsidRDefault="008B7B6F" w:rsidP="007E1374">
+          <w:p w:rsidR="008B7B6F" w:rsidRPr="000377BE" w:rsidRDefault="008B7B6F" w:rsidP="00890ED9">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-[...473 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008E2552" w:rsidRPr="00E30B76" w:rsidRDefault="008E2552" w:rsidP="008E2552">
+    <w:p w:rsidR="00890ED9" w:rsidRDefault="00890ED9" w:rsidP="00933AA1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E30B76">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    </w:p>
+    <w:p w:rsidR="00890ED9" w:rsidRDefault="00890ED9">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>組裝圖</w:t>
-[...54 lines deleted...]
-        <w:t>)</w:t>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F86B56" w:rsidRPr="005969E4" w:rsidRDefault="00F86B56" w:rsidP="00F86B56">
+    <w:p w:rsidR="008E2552" w:rsidRPr="005401D7" w:rsidRDefault="008E2552" w:rsidP="00933AA1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="005401D7">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">PADS </w:t>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>[7] 組裝圖 (2D 或 3D 皆可)</w:t>
       </w:r>
-      <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    </w:p>
+    <w:p w:rsidR="00C358AE" w:rsidRDefault="00C358AE" w:rsidP="00C358AE">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>請使用</w:t>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F86B56" w:rsidRPr="001538A3" w:rsidRDefault="00F86B56" w:rsidP="001538A3">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001538A3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PADS 請使用</w:t>
       </w:r>
-      <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="001538A3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> View &gt; PADS 3D </w:t>
       </w:r>
-      <w:r w:rsidRPr="005969E4">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="001538A3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>顯示，並貼圖於下方。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F86B56" w:rsidRPr="005969E4" w:rsidRDefault="00F86B56" w:rsidP="00F86B56">
+    <w:p w:rsidR="00F86B56" w:rsidRDefault="00F86B56" w:rsidP="001538A3">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001538A3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PADS 元件高度設定，</w:t>
+      </w:r>
+      <w:r w:rsidR="007C5D4D" w:rsidRPr="001538A3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Project E</w:t>
+      </w:r>
+      <w:r w:rsidR="0064753E" w:rsidRPr="001538A3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>xplorer</w:t>
+      </w:r>
+      <w:r w:rsidR="00825CB1" w:rsidRPr="001538A3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &gt; PCB Decals &gt; (選取某一Decal) &gt; 滑鼠右鍵 &gt; Properties</w:t>
+      </w:r>
+      <w:r w:rsidR="00825CB1" w:rsidRPr="001538A3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00825CB1" w:rsidRPr="001538A3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Attribute &gt; Add &gt; Geometry. Height</w:t>
+      </w:r>
+      <w:r w:rsidR="00C35747" w:rsidRPr="001538A3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r w:rsidR="00C35747" w:rsidRPr="001538A3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>或在建立元件 Library 時的 Attributes設定。</w:t>
+      </w:r>
+      <w:r w:rsidR="00E95152" w:rsidRPr="001538A3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>之後</w:t>
+      </w:r>
+      <w:r w:rsidR="00C35747" w:rsidRPr="001538A3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>可在</w:t>
+      </w:r>
+      <w:r w:rsidR="00E95152" w:rsidRPr="001538A3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C2794C" w:rsidRPr="001538A3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Edit &gt; Attribute Manager &gt; </w:t>
+      </w:r>
+      <w:r w:rsidR="00C74534" w:rsidRPr="001538A3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Components &gt; Attribute &gt; Show &gt; </w:t>
+      </w:r>
+      <w:r w:rsidR="00C2794C" w:rsidRPr="001538A3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Geometry. Height</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2794C" w:rsidRPr="001538A3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C35747" w:rsidRPr="001538A3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>檢視。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C358AE" w:rsidRDefault="00C358AE" w:rsidP="00C358AE">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005969E4">
-[...233 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="a7"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9736"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008E2552" w:rsidRPr="005969E4" w:rsidTr="007E1374">
-[...5 lines deleted...]
-          <w:p w:rsidR="008E2552" w:rsidRPr="005969E4" w:rsidRDefault="008E2552" w:rsidP="007E1374">
+      <w:tr w:rsidR="00C358AE" w:rsidTr="00C358AE">
+        <w:trPr>
+          <w:trHeight w:val="10205"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9736" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C358AE" w:rsidRDefault="00C358AE" w:rsidP="00C358AE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-[...420 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008E2552" w:rsidRPr="005969E4" w:rsidRDefault="008E2552" w:rsidP="00A15634">
+    <w:p w:rsidR="008E2552" w:rsidRPr="000377BE" w:rsidRDefault="008E2552" w:rsidP="00933AA1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="標楷體" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="008E2552" w:rsidRPr="005969E4" w:rsidSect="005969E4">
-      <w:footerReference w:type="default" r:id="rId9"/>
+    <w:sectPr w:rsidR="008E2552" w:rsidRPr="000377BE" w:rsidSect="005969E4">
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="851" w:footer="680" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003A39CD" w:rsidRDefault="003A39CD" w:rsidP="00BF1264">
+    <w:p w:rsidR="00EB0B61" w:rsidRDefault="00EB0B61" w:rsidP="00BF1264">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003A39CD" w:rsidRDefault="003A39CD" w:rsidP="00BF1264">
+    <w:p w:rsidR="00EB0B61" w:rsidRDefault="00EB0B61" w:rsidP="00BF1264">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -11592,179 +12355,257 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="微軟正黑體">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00576234" w:rsidRDefault="00576234">
+  <w:p w:rsidR="00576234" w:rsidRPr="00F610C6" w:rsidRDefault="00576234">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00F610C6">
       <w:rPr>
-        <w:rFonts w:hint="eastAsia"/>
+        <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidR="00FC1EEF">
+    <w:r w:rsidR="00FC1EEF" w:rsidRPr="00F610C6">
+      <w:rPr>
+        <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00FC1EEF">
+    <w:r w:rsidR="00FC1EEF" w:rsidRPr="00F610C6">
+      <w:rPr>
+        <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+      </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00FC1EEF">
+    <w:r w:rsidR="00FC1EEF" w:rsidRPr="00F610C6">
+      <w:rPr>
+        <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0032755A" w:rsidRPr="0032755A">
+    <w:r w:rsidR="005401D7" w:rsidRPr="005401D7">
       <w:rPr>
+        <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         <w:noProof/>
         <w:lang w:val="zh-TW"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
-    <w:r w:rsidR="00FC1EEF">
+    <w:r w:rsidR="00FC1EEF" w:rsidRPr="00F610C6">
       <w:rPr>
+        <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         <w:noProof/>
         <w:lang w:val="zh-TW"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00B83694">
+    <w:r w:rsidR="00E95570" w:rsidRPr="00F610C6">
       <w:rPr>
-        <w:rFonts w:hint="eastAsia"/>
+        <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
       </w:rPr>
-      <w:t xml:space="preserve"> of 8</w:t>
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:r w:rsidR="00E95570" w:rsidRPr="00F610C6">
+      <w:rPr>
+        <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00E95570" w:rsidRPr="00F610C6">
+      <w:rPr>
+        <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00E95570" w:rsidRPr="00F610C6">
+      <w:rPr>
+        <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+      </w:rPr>
+      <w:instrText>NUMPAGES   \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r w:rsidR="00E95570" w:rsidRPr="00F610C6">
+      <w:rPr>
+        <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00E95570" w:rsidRPr="00F610C6">
+      <w:rPr>
+        <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="005401D7">
+      <w:rPr>
+        <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>9</w:t>
+    </w:r>
+    <w:r w:rsidR="00E95570" w:rsidRPr="00F610C6">
+      <w:rPr>
+        <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00576234" w:rsidRPr="00C857A1" w:rsidRDefault="00C857A1" w:rsidP="00C857A1">
+  <w:p w:rsidR="00576234" w:rsidRPr="00F610C6" w:rsidRDefault="00C857A1" w:rsidP="00C857A1">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:wordWrap w:val="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:eastAsia="標楷體"/>
+        <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C857A1">
+    <w:r w:rsidRPr="00F610C6">
       <w:rPr>
-        <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+        <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
       </w:rPr>
       <w:t>更新日期</w:t>
     </w:r>
-    <w:r w:rsidR="00DA71D1">
+    <w:r w:rsidR="00DA71D1" w:rsidRPr="00F610C6">
       <w:rPr>
-        <w:rFonts w:eastAsia="標楷體"/>
+        <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
       </w:rPr>
       <w:t>20</w:t>
     </w:r>
-    <w:r w:rsidR="005969E4">
+    <w:r w:rsidR="005969E4" w:rsidRPr="00F610C6">
       <w:rPr>
-        <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+        <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>26</w:t>
     </w:r>
-    <w:r w:rsidR="00A13446">
+    <w:r w:rsidR="00A13446" w:rsidRPr="00F610C6">
       <w:rPr>
-        <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+        <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
-    <w:r w:rsidR="003E0BC6">
+    <w:r w:rsidR="001F1566">
       <w:rPr>
-        <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+        <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
       </w:rPr>
-      <w:t>06</w:t>
+      <w:t>08</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003A39CD" w:rsidRDefault="003A39CD" w:rsidP="00BF1264">
+    <w:p w:rsidR="00EB0B61" w:rsidRDefault="00EB0B61" w:rsidP="00BF1264">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003A39CD" w:rsidRDefault="003A39CD" w:rsidP="00BF1264">
+    <w:p w:rsidR="00EB0B61" w:rsidRDefault="00EB0B61" w:rsidP="00BF1264">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06C32217"/>
+    <w:nsid w:val="0616344D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6334184C"/>
+    <w:tmpl w:val="5FD296F0"/>
     <w:lvl w:ilvl="0" w:tplc="0F64C7A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -11831,50 +12672,502 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06C32217"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="077C9E36"/>
+    <w:lvl w:ilvl="0" w:tplc="0F64C7A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33841CBE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="96EEA362"/>
+    <w:lvl w:ilvl="0" w:tplc="0F64C7A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="538B53CB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AB9E5D2E"/>
+    <w:lvl w:ilvl="0" w:tplc="0F64C7A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="547A07F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B6881B18"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62397F86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="87566890"/>
     <w:lvl w:ilvl="0" w:tplc="0F64C7A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -11943,65 +13236,308 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B0D0E2D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="218417EC"/>
+    <w:lvl w:ilvl="0" w:tplc="0F64C7A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BFB1F94"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="366C3648"/>
+    <w:lvl w:ilvl="0" w:tplc="0F64C7A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
@@ -12022,50 +13558,51 @@
     <w:rsid w:val="0000415F"/>
     <w:rsid w:val="00004183"/>
     <w:rsid w:val="00004ECC"/>
     <w:rsid w:val="000057CB"/>
     <w:rsid w:val="00007288"/>
     <w:rsid w:val="000073D1"/>
     <w:rsid w:val="000078BD"/>
     <w:rsid w:val="00012524"/>
     <w:rsid w:val="00013A87"/>
     <w:rsid w:val="00013C0B"/>
     <w:rsid w:val="0001479A"/>
     <w:rsid w:val="00016A8F"/>
     <w:rsid w:val="00017179"/>
     <w:rsid w:val="00017564"/>
     <w:rsid w:val="00021AD7"/>
     <w:rsid w:val="0002265B"/>
     <w:rsid w:val="00023A74"/>
     <w:rsid w:val="000261C9"/>
     <w:rsid w:val="00026222"/>
     <w:rsid w:val="000262D9"/>
     <w:rsid w:val="0002690F"/>
     <w:rsid w:val="0002725A"/>
     <w:rsid w:val="000272B5"/>
     <w:rsid w:val="00031061"/>
     <w:rsid w:val="00031441"/>
+    <w:rsid w:val="000377BE"/>
     <w:rsid w:val="00040458"/>
     <w:rsid w:val="0004184F"/>
     <w:rsid w:val="00042B6B"/>
     <w:rsid w:val="00044BFC"/>
     <w:rsid w:val="000455A5"/>
     <w:rsid w:val="000465D6"/>
     <w:rsid w:val="00047C61"/>
     <w:rsid w:val="000512D3"/>
     <w:rsid w:val="00052954"/>
     <w:rsid w:val="00053AAE"/>
     <w:rsid w:val="000543D5"/>
     <w:rsid w:val="0005606B"/>
     <w:rsid w:val="00057D57"/>
     <w:rsid w:val="0006030E"/>
     <w:rsid w:val="0006090D"/>
     <w:rsid w:val="000612BC"/>
     <w:rsid w:val="000659C8"/>
     <w:rsid w:val="00067209"/>
     <w:rsid w:val="0007018E"/>
     <w:rsid w:val="0007352E"/>
     <w:rsid w:val="000740F3"/>
     <w:rsid w:val="00074570"/>
     <w:rsid w:val="000750E7"/>
     <w:rsid w:val="000757E7"/>
     <w:rsid w:val="00076E2A"/>
@@ -12116,154 +13653,161 @@
     <w:rsid w:val="000E60E2"/>
     <w:rsid w:val="000F0B29"/>
     <w:rsid w:val="000F1547"/>
     <w:rsid w:val="000F15FC"/>
     <w:rsid w:val="000F418B"/>
     <w:rsid w:val="000F42F2"/>
     <w:rsid w:val="000F4EB9"/>
     <w:rsid w:val="000F61E6"/>
     <w:rsid w:val="000F6F00"/>
     <w:rsid w:val="001009C9"/>
     <w:rsid w:val="001027CF"/>
     <w:rsid w:val="00103563"/>
     <w:rsid w:val="001045AB"/>
     <w:rsid w:val="00105D2D"/>
     <w:rsid w:val="00111EE8"/>
     <w:rsid w:val="00112D41"/>
     <w:rsid w:val="00113535"/>
     <w:rsid w:val="0011405E"/>
     <w:rsid w:val="0011406E"/>
     <w:rsid w:val="001143D1"/>
     <w:rsid w:val="001145F0"/>
     <w:rsid w:val="00115D71"/>
     <w:rsid w:val="00117117"/>
     <w:rsid w:val="00121409"/>
     <w:rsid w:val="00122424"/>
+    <w:rsid w:val="00123208"/>
     <w:rsid w:val="0012344E"/>
     <w:rsid w:val="00123D5F"/>
     <w:rsid w:val="001246A2"/>
     <w:rsid w:val="00125219"/>
     <w:rsid w:val="00126D42"/>
     <w:rsid w:val="00126D77"/>
     <w:rsid w:val="001276D8"/>
     <w:rsid w:val="00130F68"/>
     <w:rsid w:val="00133392"/>
     <w:rsid w:val="00133DEA"/>
     <w:rsid w:val="001356A0"/>
+    <w:rsid w:val="00135EE7"/>
     <w:rsid w:val="00136616"/>
     <w:rsid w:val="001374E4"/>
     <w:rsid w:val="00137DAD"/>
     <w:rsid w:val="00141DA4"/>
     <w:rsid w:val="00143161"/>
     <w:rsid w:val="00143F6A"/>
     <w:rsid w:val="00144C4F"/>
     <w:rsid w:val="00145076"/>
     <w:rsid w:val="00146E41"/>
     <w:rsid w:val="00150A02"/>
     <w:rsid w:val="00150F1E"/>
     <w:rsid w:val="001519DE"/>
     <w:rsid w:val="00151B9E"/>
+    <w:rsid w:val="001538A3"/>
     <w:rsid w:val="00156950"/>
     <w:rsid w:val="00160661"/>
     <w:rsid w:val="0016067E"/>
     <w:rsid w:val="00162A74"/>
     <w:rsid w:val="00163AFA"/>
     <w:rsid w:val="00164550"/>
     <w:rsid w:val="00164A6D"/>
     <w:rsid w:val="00165DD9"/>
     <w:rsid w:val="0016601A"/>
     <w:rsid w:val="00167D7A"/>
     <w:rsid w:val="00172E54"/>
     <w:rsid w:val="00173440"/>
     <w:rsid w:val="00173F56"/>
     <w:rsid w:val="0017466A"/>
     <w:rsid w:val="00174713"/>
     <w:rsid w:val="001755DD"/>
     <w:rsid w:val="00175BFE"/>
     <w:rsid w:val="00176D14"/>
     <w:rsid w:val="00177626"/>
     <w:rsid w:val="00177792"/>
     <w:rsid w:val="00184478"/>
     <w:rsid w:val="00184623"/>
     <w:rsid w:val="001853F3"/>
     <w:rsid w:val="00187558"/>
     <w:rsid w:val="00187D0B"/>
     <w:rsid w:val="00190BEB"/>
     <w:rsid w:val="00190E1C"/>
     <w:rsid w:val="0019272D"/>
     <w:rsid w:val="00192890"/>
     <w:rsid w:val="0019485D"/>
     <w:rsid w:val="001955CF"/>
     <w:rsid w:val="0019576F"/>
     <w:rsid w:val="001960E1"/>
     <w:rsid w:val="00197F46"/>
     <w:rsid w:val="001A04C8"/>
     <w:rsid w:val="001A09CE"/>
     <w:rsid w:val="001A09D1"/>
     <w:rsid w:val="001A12B8"/>
     <w:rsid w:val="001A4392"/>
     <w:rsid w:val="001A48A1"/>
     <w:rsid w:val="001A5ABC"/>
     <w:rsid w:val="001A6E6F"/>
     <w:rsid w:val="001B06CE"/>
     <w:rsid w:val="001B28F2"/>
     <w:rsid w:val="001B2D50"/>
     <w:rsid w:val="001B3025"/>
     <w:rsid w:val="001B46A0"/>
+    <w:rsid w:val="001B4DF9"/>
     <w:rsid w:val="001B6D6E"/>
     <w:rsid w:val="001B6EF5"/>
     <w:rsid w:val="001B7769"/>
     <w:rsid w:val="001C2E94"/>
     <w:rsid w:val="001C4A57"/>
     <w:rsid w:val="001C6353"/>
     <w:rsid w:val="001C66CF"/>
     <w:rsid w:val="001D0752"/>
     <w:rsid w:val="001D1E0F"/>
     <w:rsid w:val="001D1F67"/>
     <w:rsid w:val="001D3A4F"/>
     <w:rsid w:val="001D43A6"/>
     <w:rsid w:val="001D517E"/>
     <w:rsid w:val="001E0159"/>
     <w:rsid w:val="001E1901"/>
     <w:rsid w:val="001E1BF8"/>
     <w:rsid w:val="001F0C3E"/>
     <w:rsid w:val="001F153B"/>
+    <w:rsid w:val="001F1566"/>
     <w:rsid w:val="001F3867"/>
+    <w:rsid w:val="001F3A2A"/>
     <w:rsid w:val="001F4840"/>
     <w:rsid w:val="001F5098"/>
     <w:rsid w:val="00200304"/>
     <w:rsid w:val="00200808"/>
     <w:rsid w:val="00201810"/>
     <w:rsid w:val="00201EB3"/>
     <w:rsid w:val="002021B1"/>
     <w:rsid w:val="0020357C"/>
     <w:rsid w:val="00203A59"/>
     <w:rsid w:val="0020532E"/>
     <w:rsid w:val="00205564"/>
     <w:rsid w:val="002062D0"/>
     <w:rsid w:val="00206B5A"/>
     <w:rsid w:val="00206C85"/>
+    <w:rsid w:val="00212FBC"/>
     <w:rsid w:val="00214478"/>
     <w:rsid w:val="002145D4"/>
     <w:rsid w:val="002147AC"/>
     <w:rsid w:val="00215269"/>
     <w:rsid w:val="002155C4"/>
     <w:rsid w:val="00220F83"/>
     <w:rsid w:val="002223A3"/>
     <w:rsid w:val="00222F1D"/>
     <w:rsid w:val="0022381C"/>
     <w:rsid w:val="002271FE"/>
     <w:rsid w:val="002279BC"/>
     <w:rsid w:val="002340CF"/>
     <w:rsid w:val="00234595"/>
     <w:rsid w:val="00235B46"/>
     <w:rsid w:val="00235F61"/>
     <w:rsid w:val="0024063C"/>
     <w:rsid w:val="00242A81"/>
     <w:rsid w:val="00244786"/>
     <w:rsid w:val="002452B2"/>
     <w:rsid w:val="00247C2E"/>
     <w:rsid w:val="00250E73"/>
     <w:rsid w:val="002510FF"/>
     <w:rsid w:val="0025311F"/>
     <w:rsid w:val="002533B2"/>
     <w:rsid w:val="00254A51"/>
@@ -12318,126 +13862,130 @@
     <w:rsid w:val="002B4390"/>
     <w:rsid w:val="002B4FC8"/>
     <w:rsid w:val="002B67F6"/>
     <w:rsid w:val="002B6AA0"/>
     <w:rsid w:val="002C0663"/>
     <w:rsid w:val="002C26C8"/>
     <w:rsid w:val="002C2D54"/>
     <w:rsid w:val="002C3297"/>
     <w:rsid w:val="002C3F4E"/>
     <w:rsid w:val="002C3FF7"/>
     <w:rsid w:val="002C43C3"/>
     <w:rsid w:val="002C4766"/>
     <w:rsid w:val="002C558D"/>
     <w:rsid w:val="002C6DC1"/>
     <w:rsid w:val="002D0C4A"/>
     <w:rsid w:val="002D0EBF"/>
     <w:rsid w:val="002D3A24"/>
     <w:rsid w:val="002D528C"/>
     <w:rsid w:val="002D56FA"/>
     <w:rsid w:val="002D5BA9"/>
     <w:rsid w:val="002D5DCB"/>
     <w:rsid w:val="002D6137"/>
     <w:rsid w:val="002D6478"/>
     <w:rsid w:val="002D6D58"/>
     <w:rsid w:val="002D6E22"/>
+    <w:rsid w:val="002E0727"/>
     <w:rsid w:val="002E13F5"/>
     <w:rsid w:val="002E2730"/>
     <w:rsid w:val="002E2DE4"/>
     <w:rsid w:val="002E350A"/>
     <w:rsid w:val="002E4344"/>
     <w:rsid w:val="002E4D42"/>
     <w:rsid w:val="002E53AA"/>
     <w:rsid w:val="002E56E4"/>
     <w:rsid w:val="002E57CA"/>
     <w:rsid w:val="002E649A"/>
     <w:rsid w:val="002E6E2D"/>
     <w:rsid w:val="002F0630"/>
     <w:rsid w:val="002F15E3"/>
+    <w:rsid w:val="002F1755"/>
     <w:rsid w:val="002F324B"/>
     <w:rsid w:val="002F3287"/>
     <w:rsid w:val="002F34CA"/>
     <w:rsid w:val="002F45BE"/>
     <w:rsid w:val="002F5869"/>
     <w:rsid w:val="002F5DAE"/>
     <w:rsid w:val="002F61B8"/>
     <w:rsid w:val="002F6F95"/>
     <w:rsid w:val="00300A95"/>
     <w:rsid w:val="00301348"/>
     <w:rsid w:val="0030205C"/>
     <w:rsid w:val="00303836"/>
     <w:rsid w:val="0031337A"/>
     <w:rsid w:val="00316880"/>
     <w:rsid w:val="00316E90"/>
     <w:rsid w:val="00317368"/>
     <w:rsid w:val="00321E44"/>
     <w:rsid w:val="00322875"/>
     <w:rsid w:val="0032324B"/>
+    <w:rsid w:val="0032453F"/>
     <w:rsid w:val="00325FC6"/>
     <w:rsid w:val="0032755A"/>
     <w:rsid w:val="003306DB"/>
     <w:rsid w:val="00330F10"/>
     <w:rsid w:val="003311D9"/>
     <w:rsid w:val="003316B0"/>
     <w:rsid w:val="0033374D"/>
     <w:rsid w:val="00334A8B"/>
     <w:rsid w:val="00335F79"/>
     <w:rsid w:val="00336965"/>
     <w:rsid w:val="003379D6"/>
     <w:rsid w:val="00341034"/>
     <w:rsid w:val="00342A3E"/>
     <w:rsid w:val="003436F3"/>
     <w:rsid w:val="003449D6"/>
     <w:rsid w:val="00344B83"/>
     <w:rsid w:val="003457D0"/>
     <w:rsid w:val="00350833"/>
     <w:rsid w:val="00353811"/>
     <w:rsid w:val="003546C3"/>
     <w:rsid w:val="00356BA7"/>
     <w:rsid w:val="00357ABA"/>
     <w:rsid w:val="00360213"/>
     <w:rsid w:val="00360460"/>
     <w:rsid w:val="00361657"/>
     <w:rsid w:val="00363096"/>
     <w:rsid w:val="00363FB1"/>
     <w:rsid w:val="003648B5"/>
     <w:rsid w:val="00364E55"/>
     <w:rsid w:val="003663D0"/>
     <w:rsid w:val="0036785F"/>
     <w:rsid w:val="00370C1C"/>
     <w:rsid w:val="00371159"/>
     <w:rsid w:val="00371952"/>
     <w:rsid w:val="00372D0E"/>
     <w:rsid w:val="00374D94"/>
     <w:rsid w:val="00375566"/>
     <w:rsid w:val="00375D16"/>
     <w:rsid w:val="003768CC"/>
     <w:rsid w:val="00377408"/>
     <w:rsid w:val="0038041D"/>
     <w:rsid w:val="00380B2A"/>
     <w:rsid w:val="003814B5"/>
     <w:rsid w:val="00381663"/>
+    <w:rsid w:val="00385433"/>
     <w:rsid w:val="00385E3A"/>
     <w:rsid w:val="0038623E"/>
     <w:rsid w:val="00391857"/>
     <w:rsid w:val="00391EA9"/>
     <w:rsid w:val="003925B3"/>
     <w:rsid w:val="00393239"/>
     <w:rsid w:val="003936FA"/>
     <w:rsid w:val="003944F7"/>
     <w:rsid w:val="00394872"/>
     <w:rsid w:val="00396239"/>
     <w:rsid w:val="00396728"/>
     <w:rsid w:val="00396DEB"/>
     <w:rsid w:val="003979D0"/>
     <w:rsid w:val="003A1169"/>
     <w:rsid w:val="003A22ED"/>
     <w:rsid w:val="003A39CD"/>
     <w:rsid w:val="003A427B"/>
     <w:rsid w:val="003A4600"/>
     <w:rsid w:val="003A54FC"/>
     <w:rsid w:val="003A7284"/>
     <w:rsid w:val="003A75A9"/>
     <w:rsid w:val="003B3587"/>
     <w:rsid w:val="003B5849"/>
     <w:rsid w:val="003B62A4"/>
     <w:rsid w:val="003B7584"/>
@@ -12554,105 +14102,108 @@
     <w:rsid w:val="004A2311"/>
     <w:rsid w:val="004A2A00"/>
     <w:rsid w:val="004A76B3"/>
     <w:rsid w:val="004A7E99"/>
     <w:rsid w:val="004B5C78"/>
     <w:rsid w:val="004B7A1E"/>
     <w:rsid w:val="004C023A"/>
     <w:rsid w:val="004C0272"/>
     <w:rsid w:val="004C1927"/>
     <w:rsid w:val="004C1CE3"/>
     <w:rsid w:val="004C2A49"/>
     <w:rsid w:val="004C2F9F"/>
     <w:rsid w:val="004C3327"/>
     <w:rsid w:val="004C4A43"/>
     <w:rsid w:val="004C4C0B"/>
     <w:rsid w:val="004C4CBD"/>
     <w:rsid w:val="004C512B"/>
     <w:rsid w:val="004D30B1"/>
     <w:rsid w:val="004D4B8B"/>
     <w:rsid w:val="004D6506"/>
     <w:rsid w:val="004D6570"/>
     <w:rsid w:val="004D6C1B"/>
     <w:rsid w:val="004E19B3"/>
     <w:rsid w:val="004E1B81"/>
     <w:rsid w:val="004E2370"/>
+    <w:rsid w:val="004E2752"/>
     <w:rsid w:val="004E4523"/>
     <w:rsid w:val="004E7C23"/>
     <w:rsid w:val="004F0944"/>
     <w:rsid w:val="004F160C"/>
     <w:rsid w:val="004F197D"/>
     <w:rsid w:val="004F19CD"/>
     <w:rsid w:val="004F23EE"/>
     <w:rsid w:val="004F3D19"/>
     <w:rsid w:val="004F3D84"/>
     <w:rsid w:val="004F5C2F"/>
     <w:rsid w:val="004F62B2"/>
     <w:rsid w:val="004F71F2"/>
     <w:rsid w:val="004F7416"/>
     <w:rsid w:val="004F77DB"/>
     <w:rsid w:val="005010E1"/>
     <w:rsid w:val="00501A3C"/>
     <w:rsid w:val="00502497"/>
     <w:rsid w:val="00504ED5"/>
     <w:rsid w:val="005056C7"/>
     <w:rsid w:val="0050620E"/>
     <w:rsid w:val="00506772"/>
     <w:rsid w:val="005074FB"/>
     <w:rsid w:val="005075FB"/>
     <w:rsid w:val="00512027"/>
     <w:rsid w:val="00513FA3"/>
     <w:rsid w:val="0051498D"/>
     <w:rsid w:val="00514AC0"/>
     <w:rsid w:val="00514C59"/>
     <w:rsid w:val="00515926"/>
     <w:rsid w:val="0051616E"/>
     <w:rsid w:val="00516335"/>
     <w:rsid w:val="00521036"/>
     <w:rsid w:val="005217BE"/>
     <w:rsid w:val="00521F00"/>
     <w:rsid w:val="0052408F"/>
     <w:rsid w:val="00525CCD"/>
     <w:rsid w:val="005327B0"/>
     <w:rsid w:val="00534DCE"/>
     <w:rsid w:val="005353F0"/>
     <w:rsid w:val="005369DD"/>
     <w:rsid w:val="0053751F"/>
     <w:rsid w:val="00537ABA"/>
+    <w:rsid w:val="005401D7"/>
     <w:rsid w:val="00540779"/>
     <w:rsid w:val="00541144"/>
     <w:rsid w:val="00543979"/>
     <w:rsid w:val="005452A3"/>
     <w:rsid w:val="005461D3"/>
     <w:rsid w:val="00546E5A"/>
     <w:rsid w:val="0054773F"/>
     <w:rsid w:val="0055089D"/>
     <w:rsid w:val="005518AF"/>
     <w:rsid w:val="00551C16"/>
     <w:rsid w:val="00551DFB"/>
     <w:rsid w:val="00552358"/>
     <w:rsid w:val="005534E1"/>
+    <w:rsid w:val="00555825"/>
     <w:rsid w:val="00555ED9"/>
     <w:rsid w:val="00556B07"/>
     <w:rsid w:val="00556BCE"/>
     <w:rsid w:val="00556CB3"/>
     <w:rsid w:val="0056019A"/>
     <w:rsid w:val="00562B4C"/>
     <w:rsid w:val="005650B7"/>
     <w:rsid w:val="00565850"/>
     <w:rsid w:val="00565CE4"/>
     <w:rsid w:val="00565FF1"/>
     <w:rsid w:val="00567173"/>
     <w:rsid w:val="00570A6D"/>
     <w:rsid w:val="00570AB9"/>
     <w:rsid w:val="005729C2"/>
     <w:rsid w:val="00573722"/>
     <w:rsid w:val="00573C01"/>
     <w:rsid w:val="00575820"/>
     <w:rsid w:val="00576234"/>
     <w:rsid w:val="00576834"/>
     <w:rsid w:val="005775B8"/>
     <w:rsid w:val="00577FF8"/>
     <w:rsid w:val="005800CE"/>
     <w:rsid w:val="005803D6"/>
     <w:rsid w:val="005803E1"/>
     <w:rsid w:val="00580B86"/>
@@ -12711,81 +14262,84 @@
     <w:rsid w:val="005E4650"/>
     <w:rsid w:val="005E5AC7"/>
     <w:rsid w:val="005E5CB9"/>
     <w:rsid w:val="005E6228"/>
     <w:rsid w:val="005E63B2"/>
     <w:rsid w:val="005F0016"/>
     <w:rsid w:val="005F0C9B"/>
     <w:rsid w:val="005F0E15"/>
     <w:rsid w:val="005F16E1"/>
     <w:rsid w:val="005F3A32"/>
     <w:rsid w:val="005F3F54"/>
     <w:rsid w:val="005F549D"/>
     <w:rsid w:val="005F55EC"/>
     <w:rsid w:val="005F7A0E"/>
     <w:rsid w:val="00600A0B"/>
     <w:rsid w:val="00600A8C"/>
     <w:rsid w:val="00600BAB"/>
     <w:rsid w:val="00600CD9"/>
     <w:rsid w:val="00600DF1"/>
     <w:rsid w:val="006020E4"/>
     <w:rsid w:val="0060470E"/>
     <w:rsid w:val="00605897"/>
     <w:rsid w:val="00605BC3"/>
     <w:rsid w:val="00605E69"/>
     <w:rsid w:val="00607573"/>
+    <w:rsid w:val="006077CE"/>
     <w:rsid w:val="00610EFB"/>
     <w:rsid w:val="00610F50"/>
     <w:rsid w:val="0061118C"/>
+    <w:rsid w:val="00613C07"/>
     <w:rsid w:val="00613C23"/>
     <w:rsid w:val="00614270"/>
     <w:rsid w:val="00614FF2"/>
     <w:rsid w:val="006175D7"/>
     <w:rsid w:val="00620E7E"/>
     <w:rsid w:val="0062753F"/>
     <w:rsid w:val="00627C2A"/>
     <w:rsid w:val="00630848"/>
     <w:rsid w:val="00630D1E"/>
     <w:rsid w:val="0063154A"/>
     <w:rsid w:val="006315FA"/>
     <w:rsid w:val="006331C6"/>
     <w:rsid w:val="00636D17"/>
     <w:rsid w:val="006376CB"/>
     <w:rsid w:val="00640A86"/>
     <w:rsid w:val="00642738"/>
     <w:rsid w:val="00644C79"/>
     <w:rsid w:val="006459B8"/>
     <w:rsid w:val="0064625C"/>
     <w:rsid w:val="0064687C"/>
     <w:rsid w:val="00646BF9"/>
     <w:rsid w:val="0064738D"/>
     <w:rsid w:val="0064753E"/>
     <w:rsid w:val="00647F32"/>
     <w:rsid w:val="00650FB9"/>
     <w:rsid w:val="0065152E"/>
     <w:rsid w:val="00652419"/>
     <w:rsid w:val="006560D8"/>
+    <w:rsid w:val="00656334"/>
     <w:rsid w:val="00661238"/>
     <w:rsid w:val="00661AAC"/>
     <w:rsid w:val="0066256D"/>
     <w:rsid w:val="0066342B"/>
     <w:rsid w:val="0066350F"/>
     <w:rsid w:val="00664983"/>
     <w:rsid w:val="006662D3"/>
     <w:rsid w:val="0066660E"/>
     <w:rsid w:val="006667EC"/>
     <w:rsid w:val="006677DD"/>
     <w:rsid w:val="00667DB6"/>
     <w:rsid w:val="00671DBB"/>
     <w:rsid w:val="00672A77"/>
     <w:rsid w:val="00673AF3"/>
     <w:rsid w:val="006749AD"/>
     <w:rsid w:val="00680277"/>
     <w:rsid w:val="00680AB6"/>
     <w:rsid w:val="00680F7A"/>
     <w:rsid w:val="006818FC"/>
     <w:rsid w:val="00681D55"/>
     <w:rsid w:val="00682CA1"/>
     <w:rsid w:val="006837CD"/>
     <w:rsid w:val="0068443B"/>
     <w:rsid w:val="006855B3"/>
     <w:rsid w:val="00687BCA"/>
@@ -12831,50 +14385,51 @@
     <w:rsid w:val="006E2954"/>
     <w:rsid w:val="006E2A89"/>
     <w:rsid w:val="006E3290"/>
     <w:rsid w:val="006E32BC"/>
     <w:rsid w:val="006E38D0"/>
     <w:rsid w:val="006E3D4A"/>
     <w:rsid w:val="006E3EEF"/>
     <w:rsid w:val="006E401D"/>
     <w:rsid w:val="006E437D"/>
     <w:rsid w:val="006E4F0D"/>
     <w:rsid w:val="006E562C"/>
     <w:rsid w:val="006E66E7"/>
     <w:rsid w:val="006E701B"/>
     <w:rsid w:val="006E71F4"/>
     <w:rsid w:val="006E7E74"/>
     <w:rsid w:val="006F102A"/>
     <w:rsid w:val="006F1978"/>
     <w:rsid w:val="006F291B"/>
     <w:rsid w:val="006F35BB"/>
     <w:rsid w:val="006F4295"/>
     <w:rsid w:val="006F44EB"/>
     <w:rsid w:val="006F4586"/>
     <w:rsid w:val="006F5193"/>
     <w:rsid w:val="006F5C4B"/>
     <w:rsid w:val="006F60C3"/>
+    <w:rsid w:val="006F67FB"/>
     <w:rsid w:val="007000B3"/>
     <w:rsid w:val="00700B9E"/>
     <w:rsid w:val="00700F81"/>
     <w:rsid w:val="00701470"/>
     <w:rsid w:val="0070263A"/>
     <w:rsid w:val="00702AC8"/>
     <w:rsid w:val="00703358"/>
     <w:rsid w:val="00703BCD"/>
     <w:rsid w:val="007042B6"/>
     <w:rsid w:val="007043D4"/>
     <w:rsid w:val="00704B53"/>
     <w:rsid w:val="0070528D"/>
     <w:rsid w:val="00707F3D"/>
     <w:rsid w:val="00713164"/>
     <w:rsid w:val="007132D2"/>
     <w:rsid w:val="00715380"/>
     <w:rsid w:val="00715E6E"/>
     <w:rsid w:val="00715EE0"/>
     <w:rsid w:val="00723F56"/>
     <w:rsid w:val="00725366"/>
     <w:rsid w:val="007256B0"/>
     <w:rsid w:val="00726BF3"/>
     <w:rsid w:val="00730021"/>
     <w:rsid w:val="00731A04"/>
     <w:rsid w:val="00731D34"/>
@@ -12936,50 +14491,51 @@
     <w:rsid w:val="0079601C"/>
     <w:rsid w:val="00796FDF"/>
     <w:rsid w:val="007A01CF"/>
     <w:rsid w:val="007A0FA0"/>
     <w:rsid w:val="007A236A"/>
     <w:rsid w:val="007A5833"/>
     <w:rsid w:val="007A7173"/>
     <w:rsid w:val="007B535B"/>
     <w:rsid w:val="007B5983"/>
     <w:rsid w:val="007B5D2C"/>
     <w:rsid w:val="007B7544"/>
     <w:rsid w:val="007C016D"/>
     <w:rsid w:val="007C1BDF"/>
     <w:rsid w:val="007C24B6"/>
     <w:rsid w:val="007C4FAF"/>
     <w:rsid w:val="007C5329"/>
     <w:rsid w:val="007C594C"/>
     <w:rsid w:val="007C5D4D"/>
     <w:rsid w:val="007C6533"/>
     <w:rsid w:val="007C6674"/>
     <w:rsid w:val="007C778D"/>
     <w:rsid w:val="007D1072"/>
     <w:rsid w:val="007D29A4"/>
     <w:rsid w:val="007D2DEC"/>
     <w:rsid w:val="007D3B42"/>
+    <w:rsid w:val="007D3E43"/>
     <w:rsid w:val="007D4319"/>
     <w:rsid w:val="007D4894"/>
     <w:rsid w:val="007E1374"/>
     <w:rsid w:val="007E2FA0"/>
     <w:rsid w:val="007E35BB"/>
     <w:rsid w:val="007E3CE8"/>
     <w:rsid w:val="007E4454"/>
     <w:rsid w:val="007E4F42"/>
     <w:rsid w:val="007E5A34"/>
     <w:rsid w:val="007E6607"/>
     <w:rsid w:val="007F0440"/>
     <w:rsid w:val="007F07FF"/>
     <w:rsid w:val="007F15B8"/>
     <w:rsid w:val="007F1A79"/>
     <w:rsid w:val="007F2D69"/>
     <w:rsid w:val="007F3A1B"/>
     <w:rsid w:val="007F3C21"/>
     <w:rsid w:val="007F472E"/>
     <w:rsid w:val="007F4954"/>
     <w:rsid w:val="007F4D81"/>
     <w:rsid w:val="007F54FB"/>
     <w:rsid w:val="00800612"/>
     <w:rsid w:val="0080145E"/>
     <w:rsid w:val="0080177D"/>
     <w:rsid w:val="008024AB"/>
@@ -13012,69 +14568,72 @@
     <w:rsid w:val="008318D3"/>
     <w:rsid w:val="0083738D"/>
     <w:rsid w:val="008379D6"/>
     <w:rsid w:val="00841A73"/>
     <w:rsid w:val="00842054"/>
     <w:rsid w:val="0084282D"/>
     <w:rsid w:val="00842EA4"/>
     <w:rsid w:val="00843685"/>
     <w:rsid w:val="008466F8"/>
     <w:rsid w:val="008468EB"/>
     <w:rsid w:val="0084694A"/>
     <w:rsid w:val="00847C1C"/>
     <w:rsid w:val="008509FB"/>
     <w:rsid w:val="00850D42"/>
     <w:rsid w:val="008521C4"/>
     <w:rsid w:val="00853AAA"/>
     <w:rsid w:val="00854F7C"/>
     <w:rsid w:val="00854F88"/>
     <w:rsid w:val="0085515A"/>
     <w:rsid w:val="00855855"/>
     <w:rsid w:val="008575C8"/>
     <w:rsid w:val="0086155F"/>
     <w:rsid w:val="00861CEB"/>
     <w:rsid w:val="00862AB6"/>
     <w:rsid w:val="00863063"/>
+    <w:rsid w:val="00863AD1"/>
     <w:rsid w:val="00867594"/>
     <w:rsid w:val="00870376"/>
     <w:rsid w:val="00871806"/>
     <w:rsid w:val="00871BD1"/>
     <w:rsid w:val="00871D09"/>
+    <w:rsid w:val="00873245"/>
     <w:rsid w:val="00874CD8"/>
     <w:rsid w:val="00874DA7"/>
     <w:rsid w:val="00874FBE"/>
     <w:rsid w:val="0087756A"/>
     <w:rsid w:val="00880820"/>
     <w:rsid w:val="0088082F"/>
     <w:rsid w:val="0088120A"/>
     <w:rsid w:val="00882031"/>
     <w:rsid w:val="008846EF"/>
     <w:rsid w:val="0088541F"/>
     <w:rsid w:val="0088779D"/>
     <w:rsid w:val="008877B7"/>
     <w:rsid w:val="00887A54"/>
     <w:rsid w:val="008905EA"/>
+    <w:rsid w:val="00890ED9"/>
     <w:rsid w:val="00891A56"/>
     <w:rsid w:val="00892DFE"/>
     <w:rsid w:val="0089308D"/>
     <w:rsid w:val="00895D3F"/>
     <w:rsid w:val="00897B7B"/>
     <w:rsid w:val="008A18C6"/>
     <w:rsid w:val="008A2C19"/>
     <w:rsid w:val="008A3035"/>
     <w:rsid w:val="008A3B14"/>
     <w:rsid w:val="008A4D69"/>
     <w:rsid w:val="008A50D3"/>
     <w:rsid w:val="008A5923"/>
     <w:rsid w:val="008A7C90"/>
     <w:rsid w:val="008B4A65"/>
     <w:rsid w:val="008B4E6A"/>
     <w:rsid w:val="008B5E0B"/>
     <w:rsid w:val="008B6171"/>
     <w:rsid w:val="008B78EE"/>
     <w:rsid w:val="008B7B6F"/>
     <w:rsid w:val="008C04B4"/>
     <w:rsid w:val="008C1FCE"/>
     <w:rsid w:val="008C2359"/>
     <w:rsid w:val="008C2BF7"/>
     <w:rsid w:val="008C4C8D"/>
     <w:rsid w:val="008C5506"/>
@@ -13092,84 +14651,87 @@
     <w:rsid w:val="008E6CE5"/>
     <w:rsid w:val="008E7DDF"/>
     <w:rsid w:val="008F0B41"/>
     <w:rsid w:val="008F2300"/>
     <w:rsid w:val="008F2ABA"/>
     <w:rsid w:val="008F388E"/>
     <w:rsid w:val="008F77D0"/>
     <w:rsid w:val="00900615"/>
     <w:rsid w:val="0090073B"/>
     <w:rsid w:val="009021A4"/>
     <w:rsid w:val="00902625"/>
     <w:rsid w:val="00902F6C"/>
     <w:rsid w:val="00903336"/>
     <w:rsid w:val="009040C0"/>
     <w:rsid w:val="00904C43"/>
     <w:rsid w:val="0090578F"/>
     <w:rsid w:val="009059DD"/>
     <w:rsid w:val="009073F9"/>
     <w:rsid w:val="00907400"/>
     <w:rsid w:val="00907560"/>
     <w:rsid w:val="00911CBE"/>
     <w:rsid w:val="009124B1"/>
     <w:rsid w:val="00913F8E"/>
     <w:rsid w:val="009157ED"/>
     <w:rsid w:val="00915EF2"/>
+    <w:rsid w:val="009163D3"/>
     <w:rsid w:val="00920A91"/>
     <w:rsid w:val="00921C7E"/>
     <w:rsid w:val="00924604"/>
     <w:rsid w:val="00924FE6"/>
     <w:rsid w:val="0093268F"/>
     <w:rsid w:val="00932AE7"/>
+    <w:rsid w:val="00933AA1"/>
     <w:rsid w:val="00933E37"/>
     <w:rsid w:val="009351CF"/>
     <w:rsid w:val="00940B93"/>
     <w:rsid w:val="00941683"/>
     <w:rsid w:val="00941B95"/>
     <w:rsid w:val="00941FF8"/>
     <w:rsid w:val="00942F63"/>
     <w:rsid w:val="00943F6B"/>
     <w:rsid w:val="0094482E"/>
     <w:rsid w:val="00945933"/>
     <w:rsid w:val="00947378"/>
     <w:rsid w:val="009473BC"/>
     <w:rsid w:val="009478CA"/>
     <w:rsid w:val="00947E88"/>
     <w:rsid w:val="00947ECE"/>
     <w:rsid w:val="00951C41"/>
     <w:rsid w:val="00953F6E"/>
     <w:rsid w:val="0095474F"/>
     <w:rsid w:val="0095476C"/>
     <w:rsid w:val="00954D0D"/>
     <w:rsid w:val="009565B8"/>
     <w:rsid w:val="00956867"/>
     <w:rsid w:val="00956FB7"/>
     <w:rsid w:val="009570EC"/>
     <w:rsid w:val="00957868"/>
     <w:rsid w:val="00964C85"/>
     <w:rsid w:val="009726A1"/>
     <w:rsid w:val="00972891"/>
+    <w:rsid w:val="00973A08"/>
     <w:rsid w:val="009742F6"/>
     <w:rsid w:val="0097461F"/>
     <w:rsid w:val="00974690"/>
     <w:rsid w:val="00975054"/>
     <w:rsid w:val="009758B9"/>
     <w:rsid w:val="00975900"/>
     <w:rsid w:val="0097780C"/>
     <w:rsid w:val="00977D86"/>
     <w:rsid w:val="00977E8A"/>
     <w:rsid w:val="009800C8"/>
     <w:rsid w:val="00981839"/>
     <w:rsid w:val="0098476E"/>
     <w:rsid w:val="00984F2F"/>
     <w:rsid w:val="009853F9"/>
     <w:rsid w:val="009855E0"/>
     <w:rsid w:val="009873A3"/>
     <w:rsid w:val="00987C81"/>
     <w:rsid w:val="00987E91"/>
     <w:rsid w:val="00993167"/>
     <w:rsid w:val="00993479"/>
     <w:rsid w:val="00994996"/>
     <w:rsid w:val="00994F77"/>
     <w:rsid w:val="00996EDE"/>
     <w:rsid w:val="009A216A"/>
     <w:rsid w:val="009A2782"/>
@@ -13227,50 +14789,51 @@
     <w:rsid w:val="00A04ED8"/>
     <w:rsid w:val="00A0541C"/>
     <w:rsid w:val="00A057C5"/>
     <w:rsid w:val="00A05DEF"/>
     <w:rsid w:val="00A06466"/>
     <w:rsid w:val="00A07673"/>
     <w:rsid w:val="00A10110"/>
     <w:rsid w:val="00A10343"/>
     <w:rsid w:val="00A1058A"/>
     <w:rsid w:val="00A13446"/>
     <w:rsid w:val="00A147AE"/>
     <w:rsid w:val="00A15634"/>
     <w:rsid w:val="00A157DD"/>
     <w:rsid w:val="00A164ED"/>
     <w:rsid w:val="00A168A8"/>
     <w:rsid w:val="00A17083"/>
     <w:rsid w:val="00A17E17"/>
     <w:rsid w:val="00A205A7"/>
     <w:rsid w:val="00A20884"/>
     <w:rsid w:val="00A209A4"/>
     <w:rsid w:val="00A20A22"/>
     <w:rsid w:val="00A20D31"/>
     <w:rsid w:val="00A218F6"/>
     <w:rsid w:val="00A21E10"/>
     <w:rsid w:val="00A2301D"/>
+    <w:rsid w:val="00A25D59"/>
     <w:rsid w:val="00A269FD"/>
     <w:rsid w:val="00A26EC1"/>
     <w:rsid w:val="00A27183"/>
     <w:rsid w:val="00A271B7"/>
     <w:rsid w:val="00A313E2"/>
     <w:rsid w:val="00A32778"/>
     <w:rsid w:val="00A34767"/>
     <w:rsid w:val="00A35B84"/>
     <w:rsid w:val="00A36060"/>
     <w:rsid w:val="00A3686F"/>
     <w:rsid w:val="00A36AF3"/>
     <w:rsid w:val="00A36E69"/>
     <w:rsid w:val="00A3740F"/>
     <w:rsid w:val="00A409E9"/>
     <w:rsid w:val="00A41718"/>
     <w:rsid w:val="00A4231E"/>
     <w:rsid w:val="00A431C0"/>
     <w:rsid w:val="00A4524D"/>
     <w:rsid w:val="00A45380"/>
     <w:rsid w:val="00A45C6B"/>
     <w:rsid w:val="00A5081C"/>
     <w:rsid w:val="00A51959"/>
     <w:rsid w:val="00A5343B"/>
     <w:rsid w:val="00A54266"/>
     <w:rsid w:val="00A542CA"/>
@@ -13281,70 +14844,72 @@
     <w:rsid w:val="00A6084C"/>
     <w:rsid w:val="00A60A28"/>
     <w:rsid w:val="00A617C8"/>
     <w:rsid w:val="00A61DA4"/>
     <w:rsid w:val="00A62DEF"/>
     <w:rsid w:val="00A64D45"/>
     <w:rsid w:val="00A6530D"/>
     <w:rsid w:val="00A66D8B"/>
     <w:rsid w:val="00A7010F"/>
     <w:rsid w:val="00A707A3"/>
     <w:rsid w:val="00A709C1"/>
     <w:rsid w:val="00A718DE"/>
     <w:rsid w:val="00A72BCB"/>
     <w:rsid w:val="00A72F50"/>
     <w:rsid w:val="00A740FA"/>
     <w:rsid w:val="00A800A1"/>
     <w:rsid w:val="00A808BA"/>
     <w:rsid w:val="00A819A8"/>
     <w:rsid w:val="00A82DF7"/>
     <w:rsid w:val="00A83BCC"/>
     <w:rsid w:val="00A84BEF"/>
     <w:rsid w:val="00A84F91"/>
     <w:rsid w:val="00A86E87"/>
     <w:rsid w:val="00A874CB"/>
     <w:rsid w:val="00A8751C"/>
+    <w:rsid w:val="00A87AFB"/>
     <w:rsid w:val="00A87C7C"/>
     <w:rsid w:val="00A9068E"/>
     <w:rsid w:val="00A916DC"/>
     <w:rsid w:val="00A918CA"/>
     <w:rsid w:val="00A91BF6"/>
     <w:rsid w:val="00A9277C"/>
     <w:rsid w:val="00A92A24"/>
     <w:rsid w:val="00A93DEB"/>
     <w:rsid w:val="00A941BB"/>
     <w:rsid w:val="00A94369"/>
     <w:rsid w:val="00A94ECB"/>
     <w:rsid w:val="00A950C2"/>
     <w:rsid w:val="00A96D53"/>
     <w:rsid w:val="00AA1EC5"/>
     <w:rsid w:val="00AA2311"/>
     <w:rsid w:val="00AA4B61"/>
     <w:rsid w:val="00AA5E44"/>
     <w:rsid w:val="00AB163B"/>
     <w:rsid w:val="00AB2CDE"/>
     <w:rsid w:val="00AB6C70"/>
+    <w:rsid w:val="00AB7ED5"/>
     <w:rsid w:val="00AC1AEF"/>
     <w:rsid w:val="00AC2F15"/>
     <w:rsid w:val="00AC361B"/>
     <w:rsid w:val="00AC3D0B"/>
     <w:rsid w:val="00AC3E7F"/>
     <w:rsid w:val="00AC7ACF"/>
     <w:rsid w:val="00AC7F6F"/>
     <w:rsid w:val="00AD0710"/>
     <w:rsid w:val="00AD13AF"/>
     <w:rsid w:val="00AD196C"/>
     <w:rsid w:val="00AD7A53"/>
     <w:rsid w:val="00AE03BE"/>
     <w:rsid w:val="00AE0A43"/>
     <w:rsid w:val="00AE0DA3"/>
     <w:rsid w:val="00AE182C"/>
     <w:rsid w:val="00AE4EF3"/>
     <w:rsid w:val="00AE5373"/>
     <w:rsid w:val="00AE770D"/>
     <w:rsid w:val="00AE7B06"/>
     <w:rsid w:val="00AE7BF9"/>
     <w:rsid w:val="00AF0304"/>
     <w:rsid w:val="00AF26AE"/>
     <w:rsid w:val="00AF2E2D"/>
     <w:rsid w:val="00AF73B0"/>
     <w:rsid w:val="00AF73B6"/>
@@ -13373,50 +14938,51 @@
     <w:rsid w:val="00B22A69"/>
     <w:rsid w:val="00B22C3B"/>
     <w:rsid w:val="00B2312E"/>
     <w:rsid w:val="00B23988"/>
     <w:rsid w:val="00B23B9A"/>
     <w:rsid w:val="00B23D44"/>
     <w:rsid w:val="00B24A4D"/>
     <w:rsid w:val="00B2586B"/>
     <w:rsid w:val="00B26DF2"/>
     <w:rsid w:val="00B2724C"/>
     <w:rsid w:val="00B31FA6"/>
     <w:rsid w:val="00B33146"/>
     <w:rsid w:val="00B34866"/>
     <w:rsid w:val="00B35C17"/>
     <w:rsid w:val="00B36481"/>
     <w:rsid w:val="00B36528"/>
     <w:rsid w:val="00B36F73"/>
     <w:rsid w:val="00B3752F"/>
     <w:rsid w:val="00B37722"/>
     <w:rsid w:val="00B37E2F"/>
     <w:rsid w:val="00B427A3"/>
     <w:rsid w:val="00B454CD"/>
     <w:rsid w:val="00B45868"/>
     <w:rsid w:val="00B45EDF"/>
     <w:rsid w:val="00B46419"/>
+    <w:rsid w:val="00B46EB5"/>
     <w:rsid w:val="00B50E8E"/>
     <w:rsid w:val="00B524F9"/>
     <w:rsid w:val="00B528A4"/>
     <w:rsid w:val="00B52EAB"/>
     <w:rsid w:val="00B530C4"/>
     <w:rsid w:val="00B54951"/>
     <w:rsid w:val="00B54F0C"/>
     <w:rsid w:val="00B5691A"/>
     <w:rsid w:val="00B57B4B"/>
     <w:rsid w:val="00B60497"/>
     <w:rsid w:val="00B61EFC"/>
     <w:rsid w:val="00B6202D"/>
     <w:rsid w:val="00B6409B"/>
     <w:rsid w:val="00B655EF"/>
     <w:rsid w:val="00B70B3A"/>
     <w:rsid w:val="00B719AC"/>
     <w:rsid w:val="00B71CA8"/>
     <w:rsid w:val="00B73FD8"/>
     <w:rsid w:val="00B77222"/>
     <w:rsid w:val="00B7781E"/>
     <w:rsid w:val="00B80040"/>
     <w:rsid w:val="00B80541"/>
     <w:rsid w:val="00B8131C"/>
     <w:rsid w:val="00B81B9D"/>
     <w:rsid w:val="00B83694"/>
@@ -13471,76 +15037,82 @@
     <w:rsid w:val="00BF2732"/>
     <w:rsid w:val="00BF4CB9"/>
     <w:rsid w:val="00BF4F58"/>
     <w:rsid w:val="00BF720C"/>
     <w:rsid w:val="00BF7B6C"/>
     <w:rsid w:val="00BF7E1E"/>
     <w:rsid w:val="00C0193F"/>
     <w:rsid w:val="00C02F1D"/>
     <w:rsid w:val="00C04176"/>
     <w:rsid w:val="00C0428F"/>
     <w:rsid w:val="00C05841"/>
     <w:rsid w:val="00C06266"/>
     <w:rsid w:val="00C12C2E"/>
     <w:rsid w:val="00C1381A"/>
     <w:rsid w:val="00C146C0"/>
     <w:rsid w:val="00C148DF"/>
     <w:rsid w:val="00C14CEF"/>
     <w:rsid w:val="00C20CE7"/>
     <w:rsid w:val="00C21007"/>
     <w:rsid w:val="00C22404"/>
     <w:rsid w:val="00C225B5"/>
     <w:rsid w:val="00C238AA"/>
     <w:rsid w:val="00C2412A"/>
     <w:rsid w:val="00C25FF4"/>
     <w:rsid w:val="00C262EF"/>
+    <w:rsid w:val="00C26CCA"/>
     <w:rsid w:val="00C2794C"/>
     <w:rsid w:val="00C27F63"/>
     <w:rsid w:val="00C30733"/>
     <w:rsid w:val="00C3124A"/>
     <w:rsid w:val="00C31521"/>
     <w:rsid w:val="00C3165D"/>
+    <w:rsid w:val="00C318B2"/>
     <w:rsid w:val="00C32D4B"/>
     <w:rsid w:val="00C3326E"/>
     <w:rsid w:val="00C335F7"/>
     <w:rsid w:val="00C3537F"/>
+    <w:rsid w:val="00C3563A"/>
     <w:rsid w:val="00C35747"/>
+    <w:rsid w:val="00C358AE"/>
     <w:rsid w:val="00C35B15"/>
+    <w:rsid w:val="00C360D0"/>
     <w:rsid w:val="00C3671D"/>
     <w:rsid w:val="00C37BDD"/>
     <w:rsid w:val="00C40225"/>
     <w:rsid w:val="00C4053C"/>
     <w:rsid w:val="00C442E8"/>
     <w:rsid w:val="00C46EE4"/>
     <w:rsid w:val="00C47BC9"/>
     <w:rsid w:val="00C507E3"/>
     <w:rsid w:val="00C51E8D"/>
     <w:rsid w:val="00C525A7"/>
     <w:rsid w:val="00C53D1A"/>
     <w:rsid w:val="00C54706"/>
     <w:rsid w:val="00C55914"/>
     <w:rsid w:val="00C56AFD"/>
+    <w:rsid w:val="00C57E4F"/>
     <w:rsid w:val="00C6022B"/>
     <w:rsid w:val="00C60AA6"/>
     <w:rsid w:val="00C61643"/>
     <w:rsid w:val="00C6485D"/>
     <w:rsid w:val="00C66C2D"/>
     <w:rsid w:val="00C67130"/>
     <w:rsid w:val="00C67281"/>
     <w:rsid w:val="00C67A26"/>
     <w:rsid w:val="00C70460"/>
     <w:rsid w:val="00C70951"/>
     <w:rsid w:val="00C71844"/>
     <w:rsid w:val="00C7269D"/>
     <w:rsid w:val="00C72E8B"/>
     <w:rsid w:val="00C74534"/>
     <w:rsid w:val="00C75BBC"/>
     <w:rsid w:val="00C76EF0"/>
     <w:rsid w:val="00C773BA"/>
     <w:rsid w:val="00C77B98"/>
     <w:rsid w:val="00C81144"/>
     <w:rsid w:val="00C8555E"/>
     <w:rsid w:val="00C857A1"/>
     <w:rsid w:val="00C877E0"/>
     <w:rsid w:val="00C87873"/>
     <w:rsid w:val="00C90121"/>
     <w:rsid w:val="00C90289"/>
@@ -13556,173 +15128,180 @@
     <w:rsid w:val="00CA0945"/>
     <w:rsid w:val="00CA28B2"/>
     <w:rsid w:val="00CA2DF1"/>
     <w:rsid w:val="00CA3655"/>
     <w:rsid w:val="00CA3CEA"/>
     <w:rsid w:val="00CA5583"/>
     <w:rsid w:val="00CA599A"/>
     <w:rsid w:val="00CA74B8"/>
     <w:rsid w:val="00CA7724"/>
     <w:rsid w:val="00CA7921"/>
     <w:rsid w:val="00CB06BE"/>
     <w:rsid w:val="00CB219C"/>
     <w:rsid w:val="00CB3359"/>
     <w:rsid w:val="00CB4311"/>
     <w:rsid w:val="00CB4B0B"/>
     <w:rsid w:val="00CB5616"/>
     <w:rsid w:val="00CB5BB6"/>
     <w:rsid w:val="00CB5C53"/>
     <w:rsid w:val="00CB6F1F"/>
     <w:rsid w:val="00CB772A"/>
     <w:rsid w:val="00CB79D4"/>
     <w:rsid w:val="00CB7F61"/>
     <w:rsid w:val="00CC087B"/>
     <w:rsid w:val="00CC0A94"/>
     <w:rsid w:val="00CC173D"/>
+    <w:rsid w:val="00CC198B"/>
     <w:rsid w:val="00CC35F4"/>
     <w:rsid w:val="00CC4188"/>
     <w:rsid w:val="00CC549D"/>
     <w:rsid w:val="00CC570E"/>
     <w:rsid w:val="00CC5D7C"/>
     <w:rsid w:val="00CC601E"/>
     <w:rsid w:val="00CC6837"/>
     <w:rsid w:val="00CC71B9"/>
     <w:rsid w:val="00CD052B"/>
     <w:rsid w:val="00CD15CA"/>
+    <w:rsid w:val="00CD15E5"/>
     <w:rsid w:val="00CD2953"/>
     <w:rsid w:val="00CD2D7E"/>
     <w:rsid w:val="00CD3FAB"/>
     <w:rsid w:val="00CD4D46"/>
     <w:rsid w:val="00CD4D9F"/>
     <w:rsid w:val="00CD52B5"/>
     <w:rsid w:val="00CD56AC"/>
     <w:rsid w:val="00CD5EBC"/>
     <w:rsid w:val="00CD6ABA"/>
     <w:rsid w:val="00CD73F1"/>
     <w:rsid w:val="00CD7BE3"/>
     <w:rsid w:val="00CE0B36"/>
     <w:rsid w:val="00CE1069"/>
     <w:rsid w:val="00CE143F"/>
     <w:rsid w:val="00CE17FE"/>
     <w:rsid w:val="00CE34E1"/>
     <w:rsid w:val="00CE4823"/>
     <w:rsid w:val="00CE518B"/>
     <w:rsid w:val="00CF0124"/>
     <w:rsid w:val="00CF0D8E"/>
     <w:rsid w:val="00CF37A1"/>
     <w:rsid w:val="00CF396B"/>
     <w:rsid w:val="00CF4056"/>
     <w:rsid w:val="00CF4545"/>
     <w:rsid w:val="00CF4F16"/>
     <w:rsid w:val="00CF57B8"/>
     <w:rsid w:val="00CF7C39"/>
     <w:rsid w:val="00D0047E"/>
     <w:rsid w:val="00D026C5"/>
+    <w:rsid w:val="00D03A61"/>
     <w:rsid w:val="00D04167"/>
+    <w:rsid w:val="00D044FD"/>
     <w:rsid w:val="00D04949"/>
     <w:rsid w:val="00D05826"/>
     <w:rsid w:val="00D05979"/>
     <w:rsid w:val="00D06AF1"/>
     <w:rsid w:val="00D071A7"/>
     <w:rsid w:val="00D07D27"/>
     <w:rsid w:val="00D12152"/>
     <w:rsid w:val="00D12562"/>
     <w:rsid w:val="00D13EE8"/>
     <w:rsid w:val="00D14687"/>
     <w:rsid w:val="00D1664B"/>
     <w:rsid w:val="00D167CF"/>
     <w:rsid w:val="00D200E6"/>
     <w:rsid w:val="00D20E14"/>
+    <w:rsid w:val="00D20F67"/>
     <w:rsid w:val="00D21DDB"/>
     <w:rsid w:val="00D237F3"/>
     <w:rsid w:val="00D24B3B"/>
     <w:rsid w:val="00D24CA5"/>
     <w:rsid w:val="00D25558"/>
     <w:rsid w:val="00D26E44"/>
     <w:rsid w:val="00D26ECD"/>
     <w:rsid w:val="00D314BE"/>
     <w:rsid w:val="00D335CD"/>
     <w:rsid w:val="00D3389F"/>
     <w:rsid w:val="00D342B8"/>
     <w:rsid w:val="00D342C0"/>
     <w:rsid w:val="00D357FA"/>
     <w:rsid w:val="00D3606F"/>
     <w:rsid w:val="00D42E2B"/>
     <w:rsid w:val="00D43932"/>
     <w:rsid w:val="00D441C6"/>
     <w:rsid w:val="00D452C9"/>
     <w:rsid w:val="00D45897"/>
     <w:rsid w:val="00D46087"/>
     <w:rsid w:val="00D51083"/>
     <w:rsid w:val="00D5231F"/>
     <w:rsid w:val="00D52D74"/>
     <w:rsid w:val="00D52F22"/>
     <w:rsid w:val="00D53D72"/>
     <w:rsid w:val="00D547EF"/>
     <w:rsid w:val="00D55537"/>
     <w:rsid w:val="00D57DAF"/>
     <w:rsid w:val="00D627E6"/>
     <w:rsid w:val="00D631D9"/>
     <w:rsid w:val="00D675A1"/>
     <w:rsid w:val="00D67ECD"/>
     <w:rsid w:val="00D71457"/>
     <w:rsid w:val="00D72848"/>
     <w:rsid w:val="00D7506D"/>
     <w:rsid w:val="00D753CF"/>
     <w:rsid w:val="00D758EA"/>
     <w:rsid w:val="00D802A3"/>
     <w:rsid w:val="00D80FAC"/>
     <w:rsid w:val="00D82551"/>
     <w:rsid w:val="00D82563"/>
+    <w:rsid w:val="00D83456"/>
     <w:rsid w:val="00D8438E"/>
     <w:rsid w:val="00D8511A"/>
     <w:rsid w:val="00D86749"/>
     <w:rsid w:val="00D86F07"/>
     <w:rsid w:val="00D87CA1"/>
     <w:rsid w:val="00D92071"/>
     <w:rsid w:val="00D93B13"/>
     <w:rsid w:val="00D9602A"/>
     <w:rsid w:val="00D97510"/>
     <w:rsid w:val="00DA1686"/>
     <w:rsid w:val="00DA36A8"/>
     <w:rsid w:val="00DA5A6C"/>
     <w:rsid w:val="00DA71D1"/>
     <w:rsid w:val="00DA7A61"/>
     <w:rsid w:val="00DA7AF7"/>
     <w:rsid w:val="00DB122E"/>
     <w:rsid w:val="00DB4A29"/>
     <w:rsid w:val="00DB68A5"/>
     <w:rsid w:val="00DB7C86"/>
     <w:rsid w:val="00DC0B29"/>
     <w:rsid w:val="00DC12A4"/>
     <w:rsid w:val="00DC35C7"/>
     <w:rsid w:val="00DC3716"/>
     <w:rsid w:val="00DC58C5"/>
     <w:rsid w:val="00DC74BA"/>
     <w:rsid w:val="00DC752A"/>
     <w:rsid w:val="00DD1DDB"/>
     <w:rsid w:val="00DD20F8"/>
+    <w:rsid w:val="00DD3B29"/>
     <w:rsid w:val="00DD4720"/>
     <w:rsid w:val="00DD4F44"/>
     <w:rsid w:val="00DD533A"/>
     <w:rsid w:val="00DE1C57"/>
     <w:rsid w:val="00DE25B3"/>
     <w:rsid w:val="00DE2F4B"/>
     <w:rsid w:val="00DE2FF8"/>
     <w:rsid w:val="00DE3D24"/>
     <w:rsid w:val="00DE7318"/>
     <w:rsid w:val="00DF09CA"/>
     <w:rsid w:val="00DF2658"/>
     <w:rsid w:val="00DF2A66"/>
     <w:rsid w:val="00DF3569"/>
     <w:rsid w:val="00DF3CD1"/>
     <w:rsid w:val="00DF502F"/>
     <w:rsid w:val="00DF5EFD"/>
     <w:rsid w:val="00DF6389"/>
     <w:rsid w:val="00DF7009"/>
     <w:rsid w:val="00E01A37"/>
     <w:rsid w:val="00E01BDB"/>
     <w:rsid w:val="00E027BA"/>
     <w:rsid w:val="00E02AD9"/>
     <w:rsid w:val="00E03301"/>
     <w:rsid w:val="00E0386A"/>
     <w:rsid w:val="00E03E4C"/>
@@ -13733,98 +15312,102 @@
     <w:rsid w:val="00E10847"/>
     <w:rsid w:val="00E11337"/>
     <w:rsid w:val="00E11689"/>
     <w:rsid w:val="00E1232A"/>
     <w:rsid w:val="00E20447"/>
     <w:rsid w:val="00E20A1C"/>
     <w:rsid w:val="00E302E5"/>
     <w:rsid w:val="00E30B76"/>
     <w:rsid w:val="00E30F65"/>
     <w:rsid w:val="00E31BFC"/>
     <w:rsid w:val="00E32BEB"/>
     <w:rsid w:val="00E34657"/>
     <w:rsid w:val="00E358A0"/>
     <w:rsid w:val="00E358F7"/>
     <w:rsid w:val="00E3624A"/>
     <w:rsid w:val="00E36B8A"/>
     <w:rsid w:val="00E37E91"/>
     <w:rsid w:val="00E42101"/>
     <w:rsid w:val="00E43221"/>
     <w:rsid w:val="00E4418F"/>
     <w:rsid w:val="00E44A9B"/>
     <w:rsid w:val="00E44BFE"/>
     <w:rsid w:val="00E44DD6"/>
     <w:rsid w:val="00E45A22"/>
     <w:rsid w:val="00E465D9"/>
+    <w:rsid w:val="00E515DF"/>
     <w:rsid w:val="00E52520"/>
     <w:rsid w:val="00E528A6"/>
     <w:rsid w:val="00E5336E"/>
     <w:rsid w:val="00E543C7"/>
     <w:rsid w:val="00E54DD8"/>
     <w:rsid w:val="00E555F5"/>
     <w:rsid w:val="00E55682"/>
     <w:rsid w:val="00E57185"/>
     <w:rsid w:val="00E57540"/>
     <w:rsid w:val="00E620BF"/>
+    <w:rsid w:val="00E62439"/>
     <w:rsid w:val="00E62CC3"/>
     <w:rsid w:val="00E62CED"/>
     <w:rsid w:val="00E6393C"/>
     <w:rsid w:val="00E64A9D"/>
     <w:rsid w:val="00E64C2A"/>
     <w:rsid w:val="00E66505"/>
     <w:rsid w:val="00E66B0C"/>
     <w:rsid w:val="00E66FF3"/>
     <w:rsid w:val="00E67189"/>
     <w:rsid w:val="00E67220"/>
     <w:rsid w:val="00E676A8"/>
     <w:rsid w:val="00E67ADC"/>
     <w:rsid w:val="00E7216F"/>
     <w:rsid w:val="00E739EB"/>
     <w:rsid w:val="00E74881"/>
     <w:rsid w:val="00E74D9D"/>
     <w:rsid w:val="00E75BD4"/>
     <w:rsid w:val="00E76852"/>
     <w:rsid w:val="00E80458"/>
     <w:rsid w:val="00E80483"/>
     <w:rsid w:val="00E80846"/>
     <w:rsid w:val="00E8285A"/>
     <w:rsid w:val="00E82EC3"/>
     <w:rsid w:val="00E84690"/>
     <w:rsid w:val="00E85983"/>
     <w:rsid w:val="00E8660A"/>
     <w:rsid w:val="00E8678C"/>
     <w:rsid w:val="00E871CA"/>
     <w:rsid w:val="00E900D7"/>
     <w:rsid w:val="00E90B41"/>
     <w:rsid w:val="00E95152"/>
+    <w:rsid w:val="00E95570"/>
     <w:rsid w:val="00E970E0"/>
     <w:rsid w:val="00E975FB"/>
     <w:rsid w:val="00EA21F9"/>
     <w:rsid w:val="00EA2D37"/>
     <w:rsid w:val="00EA3F73"/>
     <w:rsid w:val="00EA56D5"/>
     <w:rsid w:val="00EA6A88"/>
+    <w:rsid w:val="00EB0B61"/>
     <w:rsid w:val="00EB0FBE"/>
     <w:rsid w:val="00EB1BE9"/>
     <w:rsid w:val="00EB4D0C"/>
     <w:rsid w:val="00EB6392"/>
     <w:rsid w:val="00EB659D"/>
     <w:rsid w:val="00EB6B9B"/>
     <w:rsid w:val="00EB6ECF"/>
     <w:rsid w:val="00EB7771"/>
     <w:rsid w:val="00EB7D55"/>
     <w:rsid w:val="00EB7F43"/>
     <w:rsid w:val="00EC0831"/>
     <w:rsid w:val="00EC1BA4"/>
     <w:rsid w:val="00EC291D"/>
     <w:rsid w:val="00EC2DC0"/>
     <w:rsid w:val="00EC2F7E"/>
     <w:rsid w:val="00EC4351"/>
     <w:rsid w:val="00EC664B"/>
     <w:rsid w:val="00EC6939"/>
     <w:rsid w:val="00ED2AA2"/>
     <w:rsid w:val="00ED503B"/>
     <w:rsid w:val="00ED69B3"/>
     <w:rsid w:val="00ED69ED"/>
     <w:rsid w:val="00EE1128"/>
     <w:rsid w:val="00EE2E98"/>
     <w:rsid w:val="00EE34FD"/>
@@ -13873,85 +15456,87 @@
     <w:rsid w:val="00F23C8E"/>
     <w:rsid w:val="00F2461C"/>
     <w:rsid w:val="00F27B21"/>
     <w:rsid w:val="00F27B30"/>
     <w:rsid w:val="00F3022C"/>
     <w:rsid w:val="00F313F6"/>
     <w:rsid w:val="00F330AF"/>
     <w:rsid w:val="00F339DD"/>
     <w:rsid w:val="00F36125"/>
     <w:rsid w:val="00F37BD9"/>
     <w:rsid w:val="00F407FC"/>
     <w:rsid w:val="00F417DD"/>
     <w:rsid w:val="00F42558"/>
     <w:rsid w:val="00F44F1B"/>
     <w:rsid w:val="00F44F65"/>
     <w:rsid w:val="00F4572B"/>
     <w:rsid w:val="00F461C5"/>
     <w:rsid w:val="00F465B1"/>
     <w:rsid w:val="00F46FA7"/>
     <w:rsid w:val="00F471C7"/>
     <w:rsid w:val="00F47E90"/>
     <w:rsid w:val="00F529A7"/>
     <w:rsid w:val="00F54623"/>
     <w:rsid w:val="00F54635"/>
     <w:rsid w:val="00F5619D"/>
+    <w:rsid w:val="00F610C6"/>
     <w:rsid w:val="00F62A11"/>
     <w:rsid w:val="00F637F4"/>
     <w:rsid w:val="00F638FE"/>
     <w:rsid w:val="00F6400C"/>
     <w:rsid w:val="00F642FB"/>
     <w:rsid w:val="00F65170"/>
     <w:rsid w:val="00F65AB4"/>
     <w:rsid w:val="00F66505"/>
     <w:rsid w:val="00F672AD"/>
     <w:rsid w:val="00F7504F"/>
     <w:rsid w:val="00F7592A"/>
     <w:rsid w:val="00F75AA7"/>
     <w:rsid w:val="00F75EFB"/>
     <w:rsid w:val="00F76739"/>
     <w:rsid w:val="00F76808"/>
     <w:rsid w:val="00F82246"/>
     <w:rsid w:val="00F82349"/>
     <w:rsid w:val="00F83F0D"/>
     <w:rsid w:val="00F84401"/>
     <w:rsid w:val="00F86B56"/>
     <w:rsid w:val="00F905A7"/>
     <w:rsid w:val="00F90A44"/>
     <w:rsid w:val="00F9411E"/>
     <w:rsid w:val="00FA048D"/>
     <w:rsid w:val="00FA2ABB"/>
     <w:rsid w:val="00FA51BB"/>
     <w:rsid w:val="00FA73B2"/>
     <w:rsid w:val="00FB0FE4"/>
     <w:rsid w:val="00FB164C"/>
     <w:rsid w:val="00FB1AC9"/>
     <w:rsid w:val="00FB1BE5"/>
     <w:rsid w:val="00FB1C07"/>
     <w:rsid w:val="00FB26AA"/>
     <w:rsid w:val="00FB285F"/>
     <w:rsid w:val="00FB2D56"/>
+    <w:rsid w:val="00FB4ADD"/>
     <w:rsid w:val="00FB555B"/>
     <w:rsid w:val="00FB7D7B"/>
     <w:rsid w:val="00FC05FD"/>
     <w:rsid w:val="00FC19EA"/>
     <w:rsid w:val="00FC1EEF"/>
     <w:rsid w:val="00FC3704"/>
     <w:rsid w:val="00FC5A0E"/>
     <w:rsid w:val="00FC69BC"/>
     <w:rsid w:val="00FC7FA6"/>
     <w:rsid w:val="00FD2093"/>
     <w:rsid w:val="00FD6AB4"/>
     <w:rsid w:val="00FD7A74"/>
     <w:rsid w:val="00FE09A7"/>
     <w:rsid w:val="00FE1DF8"/>
     <w:rsid w:val="00FE1E04"/>
     <w:rsid w:val="00FE2CB2"/>
     <w:rsid w:val="00FE3086"/>
     <w:rsid w:val="00FE4919"/>
     <w:rsid w:val="00FE58CB"/>
     <w:rsid w:val="00FE5F8D"/>
     <w:rsid w:val="00FE6A3D"/>
     <w:rsid w:val="00FE762F"/>
     <w:rsid w:val="00FF0A37"/>
     <w:rsid w:val="00FF15DC"/>
     <w:rsid w:val="00FF2063"/>
@@ -14355,51 +15940,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="006942ED"/>
+    <w:rsid w:val="00B46EB5"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
@@ -14511,78 +16096,274 @@
       <w:rFonts w:ascii="Cambria" w:eastAsia="新細明體" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="aa">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009B76D9"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0078604A"/>
     <w:pPr>
       <w:ind w:leftChars="200" w:left="480"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Web">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000377BE"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:cs="新細明體"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="2-1">
+    <w:name w:val="Grid Table 2 Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="000377BE"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ac">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AB7ED5"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="6-1">
+    <w:name w:val="Grid Table 6 Colorful Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00FB4ADD"/>
+    <w:rPr>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
+    <w:div w:id="208958626">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1106077585">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1852528284">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tsri.org.tw/tw/commonPage.jsp?kindId=C0009" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tsri.org.tw/tw/commonPage.jsp?kindId=C0010" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -14811,72 +16592,72 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C218C0A-2634-4015-BBA7-0F61015E258D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33B342E8-CFF2-474F-9A71-274BADEAB75F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>2894</Characters>
+  <Pages>9</Pages>
+  <Words>512</Words>
+  <Characters>2919</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>cic</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3395</CharactersWithSpaces>
+  <CharactersWithSpaces>3425</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>131108</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www2.cic.org.tw/~hitd/PCB/doc/DRM_PCB.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>