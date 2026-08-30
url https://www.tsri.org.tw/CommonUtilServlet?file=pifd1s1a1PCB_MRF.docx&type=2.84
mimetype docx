--- v0 (2026-06-26)
+++ v1 (2026-08-30)
@@ -3,17832 +3,16994 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="001F5D70" w:rsidRPr="006E3B2D" w:rsidRDefault="001F5D70" w:rsidP="001F5D70">
+    <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
       <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E3B2D">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">PCB </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>製作</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E3B2D">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>檢視表</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F5D70" w:rsidRPr="00173C4C" w:rsidRDefault="001F5D70" w:rsidP="001F5D70">
+    <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>目的</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E62819" w:rsidRPr="0034651C" w:rsidRDefault="001F5D70" w:rsidP="0034651C">
+    <w:p w:rsidR="00E62819" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0034651C">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>此檢視表的用意是提醒設計者在</w:t>
+        <w:t xml:space="preserve">此檢視表的用意是提醒設計者在 PCB 設計、佈局、規範驗證 (DRC) 及製作時應注意的事項，希望能藉此提昇 PCB </w:t>
       </w:r>
-      <w:r w:rsidRPr="0034651C">
+      <w:r w:rsidR="00E62819" w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:hint="eastAsia"/>
-[...34 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>設計的成功率及達到完整的學習效果。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F5D70" w:rsidRPr="0034651C" w:rsidRDefault="001F5D70" w:rsidP="0034651C">
+    <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0034651C">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>製作前</w:t>
       </w:r>
-      <w:r w:rsidR="00E62819" w:rsidRPr="0034651C">
+      <w:r w:rsidR="00E62819" w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>，本</w:t>
       </w:r>
-      <w:r w:rsidRPr="0034651C">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>中心在資料處理時發現設計內容與｢</w:t>
+        <w:t>中心在資料處理時發現設計內容與｢PCB 製作檢視表｣之填寫不符，很可能</w:t>
       </w:r>
-      <w:r w:rsidRPr="0034651C">
+      <w:r w:rsidR="00E62819" w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:hint="eastAsia"/>
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>會</w:t>
       </w:r>
-      <w:r w:rsidRPr="0034651C">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>取消該</w:t>
+        <w:t>取消該 PCB 之製作資格，</w:t>
       </w:r>
-      <w:r w:rsidRPr="0034651C">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:hint="eastAsia"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>請設計者正確地自我檢查及填寫</w:t>
       </w:r>
-      <w:r w:rsidRPr="0034651C">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC77FE" w:rsidRDefault="00AC77FE" w:rsidP="001F5D70">
+    <w:p w:rsidR="00AC77FE" w:rsidRPr="00565218" w:rsidRDefault="00AC77FE" w:rsidP="00565218">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001F5D70" w:rsidRPr="00AA3F72" w:rsidRDefault="001F5D70" w:rsidP="001F5D70">
+    <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA3F72">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>使用軟體資訊</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F5D70" w:rsidRPr="006E3B2D" w:rsidRDefault="001F5D70" w:rsidP="001F5D70">
+    <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E3B2D">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>PADS</w:t>
-[...9 lines deleted...]
-        <w:t>：</w:t>
+        <w:t>PADS：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F5D70" w:rsidRPr="0034651C" w:rsidRDefault="001F5D70" w:rsidP="0034651C">
+    <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0034651C">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>鼓勵</w:t>
       </w:r>
-      <w:r w:rsidRPr="0034651C">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>申請者</w:t>
       </w:r>
-      <w:r w:rsidRPr="0034651C">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>多多使用</w:t>
+        <w:t>多多使用 CIC 提供之 PADS 軟體</w:t>
       </w:r>
-      <w:r w:rsidRPr="0034651C">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> CIC </w:t>
+        <w:t>，有提供 template、軟體使用諮詢及寒暑假課程</w:t>
       </w:r>
-      <w:r w:rsidRPr="0034651C">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
-[...47 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F5D70" w:rsidRPr="006E3B2D" w:rsidRDefault="001F5D70" w:rsidP="001F5D70">
+    <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E3B2D">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Altium</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E3B2D">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0034651C" w:rsidRPr="0034651C" w:rsidRDefault="001F5D70" w:rsidP="0034651C">
+    <w:p w:rsidR="0034651C" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0034651C">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>請使用</w:t>
+        <w:t>請使用 2012 (含)之後的版本</w:t>
       </w:r>
-      <w:r w:rsidRPr="0034651C">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
-[...35 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidRPr="0034651C">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>建議</w:t>
       </w:r>
-      <w:r w:rsidRPr="0034651C">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>勿使用之前的版本，</w:t>
       </w:r>
-      <w:r w:rsidRPr="0034651C">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>因為</w:t>
       </w:r>
-      <w:r w:rsidRPr="0034651C">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>易發生無法完全採用</w:t>
+        <w:t xml:space="preserve">易發生無法完全採用 template </w:t>
       </w:r>
-      <w:r w:rsidRPr="0034651C">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>設定</w:t>
       </w:r>
-      <w:r w:rsidRPr="0034651C">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>之狀況，產生眾多</w:t>
+        <w:t>之狀況，產生眾多 DRC 錯誤</w:t>
       </w:r>
-      <w:r w:rsidRPr="0034651C">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> DRC </w:t>
-[...31 lines deleted...]
-        <w:t>沒過遭退件。</w:t>
+        <w:t>。如要使用，一定要確認是否符合所有設計規範，否則易因 DRC 沒過遭退件。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F5D70" w:rsidRPr="0034651C" w:rsidRDefault="001F5D70" w:rsidP="0034651C">
+    <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0034651C">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>2015/03</w:t>
-[...44 lines deleted...]
-        <w:t>，或自行輸入設計規範。</w:t>
+        <w:t>2015/03之後，不再更新任何 template，請改用PADS，或自行輸入設計規範。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F5D70" w:rsidRPr="006D5DAF" w:rsidRDefault="001F5D70" w:rsidP="001F5D70">
+    <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>llegro</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D5DAF">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F5D70" w:rsidRPr="0034651C" w:rsidRDefault="001F5D70" w:rsidP="0034651C">
+    <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0034651C">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>沒有</w:t>
       </w:r>
-      <w:r w:rsidRPr="0034651C">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>提供</w:t>
-[...31 lines deleted...]
-        <w:t>沒過遭退件。</w:t>
+        <w:t>提供 template ，如要使用，一定要確認是否符合所有設計規範，否則易因 DRC 沒過遭退件。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F5D70" w:rsidRPr="00F244C4" w:rsidRDefault="001F5D70" w:rsidP="001F5D70">
+    <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F244C4">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>其他軟體</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F244C4">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F5D70" w:rsidRPr="0034651C" w:rsidRDefault="001F5D70" w:rsidP="0034651C">
+    <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="TT2D9FFo00"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="TT2D9FFo00"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0034651C">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="TT2D9FFo00" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="TT2D9FFo00" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>不提供上傳</w:t>
       </w:r>
-      <w:r w:rsidRPr="0034651C">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="TT2D9FFo00" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="TT2D9FFo00" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F5D70" w:rsidRPr="00F244C4" w:rsidRDefault="001F5D70" w:rsidP="001F5D70">
+    <w:p w:rsidR="001F5D70" w:rsidRDefault="001F5D70" w:rsidP="00565218">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="TT2D9FFo00"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="TT2D9FFo00"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001F5D70" w:rsidRPr="006E3B2D" w:rsidRDefault="001F5D70" w:rsidP="001F5D70">
+    <w:p w:rsidR="00FD2BB4" w:rsidRPr="00565218" w:rsidRDefault="00FD2BB4" w:rsidP="00565218">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="TT2D9FFo00"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="TT2D9FFo00" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="TT2D9FFo00"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E3B2D">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="TT2D9FFo00"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="TT2D9FFo00"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>[1] PCB</w:t>
-[...10 lines deleted...]
-        <w:t>申請者姓名及聯絡電話</w:t>
+        <w:t>[1] PCB申請者姓名及聯絡電話</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="548DD4"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="548DD4"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="548DD4"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="548DD4"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="548DD4"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="548DD4"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2798"/>
-        <w:gridCol w:w="6836"/>
+        <w:gridCol w:w="3006"/>
+        <w:gridCol w:w="6628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001F5D70" w:rsidRPr="00CE582C" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidTr="00FD2BB4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="3006" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="006E3B2D" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="TT2D9FFo00"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="TT2D9FFo00"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E3B2D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="TT2D9FFo00"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="TT2D9FFo00"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>PCB</w:t>
             </w:r>
-            <w:r w:rsidRPr="006E3B2D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="TT2D9FFo00" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="TT2D9FFo00" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="006E3B2D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="TT2D9FFo00"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="TT2D9FFo00"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>識別碼</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcW w:w="6628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="006E3B2D" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="TT2D9FFo00"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="TT2D9FFo00"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F5D70" w:rsidRPr="00CE582C" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidTr="00FD2BB4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="3006" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="006E3B2D" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="TT2D9FFo00"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="TT2D9FFo00"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E3B2D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="TT2D9FFo00"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="TT2D9FFo00"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>申請者姓名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcW w:w="6628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="006E3B2D" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="TT2D9FFo00"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="TT2D9FFo00"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F5D70" w:rsidRPr="00CE582C" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidTr="00FD2BB4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="3006" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="006E3B2D" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="TT2D9FFo00"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="TT2D9FFo00"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E3B2D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="TT2D9FFo00"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="TT2D9FFo00"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>聯絡電話</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcW w:w="6628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="006E3B2D" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="TT2D9FFo00"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="TT2D9FFo00"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F5D70" w:rsidRPr="00CE582C" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidTr="00FD2BB4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcW w:w="3006" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="006E3B2D" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="TT2D9FFo00"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="TT2D9FFo00"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E3B2D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Times-Roman"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Times-Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCB </w:t>
-[...41 lines deleted...]
-            <w:tcW w:w="6946" w:type="dxa"/>
+              <w:t>PCB 佈局軟體名稱/版本</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6628" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="006E3B2D" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="TT2D9FFo00"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="TT2D9FFo00"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001F5D70" w:rsidRPr="006E3B2D" w:rsidRDefault="001F5D70" w:rsidP="001F5D70">
+    <w:p w:rsidR="00565218" w:rsidRDefault="00565218" w:rsidP="00565218">
       <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="006E3B2D">
+    </w:p>
+    <w:p w:rsidR="00565218" w:rsidRDefault="00565218">
+      <w:pPr>
+        <w:widowControl/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00565218">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">[2] </w:t>
-[...8 lines deleted...]
-        <w:t>請先檢查以下項目：</w:t>
+        <w:t>[2] 請先檢查以下項目：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00156BEA" w:rsidRDefault="00156BEA" w:rsidP="001F5D70">
+    <w:p w:rsidR="00156BEA" w:rsidRPr="00565218" w:rsidRDefault="00156BEA" w:rsidP="00565218">
       <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002E7F8B" w:rsidRDefault="001F5D70" w:rsidP="001F5D70">
+    <w:p w:rsidR="002E7F8B" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
       <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E3B2D">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         </w:rPr>
         <w:t>自行檢驗之</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E3B2D">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>項目</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E3B2D">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E3B2D">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>不論有此項目與否，</w:t>
       </w:r>
-      <w:r w:rsidR="00697684" w:rsidRPr="006E3B2D">
+      <w:r w:rsidR="00697684" w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>有檢驗</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
             <w:bCs/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="661984129"/>
           <w14:checkbox>
             <w14:checked w14:val="1"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00697684">
+          <w:r w:rsidR="00697684" w:rsidRPr="00565218">
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:sym w:font="Wingdings 2" w:char="F052"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00697684" w:rsidRPr="006E3B2D">
+      <w:r w:rsidR="00697684" w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidR="00697684" w:rsidRPr="006E3B2D">
+      <w:r w:rsidR="00697684" w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>沒檢驗</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
             <w:bCs/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1700312084"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00697684">
+          <w:r w:rsidR="00697684" w:rsidRPr="00565218">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="00F7400B">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F5D70" w:rsidRPr="002E7F8B" w:rsidRDefault="001F5D70" w:rsidP="001F5D70">
+    <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
       <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D924F1">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>紅字</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>為易錯的部分。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00582F62" w:rsidRDefault="00582F62" w:rsidP="001F5D70">
+    <w:p w:rsidR="00582F62" w:rsidRPr="00565218" w:rsidRDefault="00582F62" w:rsidP="00565218">
       <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00156BEA" w:rsidRDefault="00156BEA" w:rsidP="001F5D70">
+    <w:p w:rsidR="00156BEA" w:rsidRPr="00565218" w:rsidRDefault="00156BEA" w:rsidP="00565218">
       <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4909" w:type="pct"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1431"/>
         <w:gridCol w:w="690"/>
         <w:gridCol w:w="7408"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001F5D70" w:rsidRPr="001F5E35" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidTr="00EA2842">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="751" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="001F5E35" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>項目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="362" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="001F5E35" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>檢驗</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3887" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="001F5E35" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>說明</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="0083202A" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="00EA2842">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="751" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PCB</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>識別碼</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="945972249"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="362" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00184FB9" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00184FB9" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3887" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...83 lines deleted...]
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">存在，且格式正確 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>格式：製程代號_年度梯次_</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED6673" w:rsidRPr="00C84077">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>｢</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED6673" w:rsidRPr="00C84077">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>PCB</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED6673" w:rsidRPr="00C84077">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>製作申請表｣上之流水</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C84077">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>號</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="006F662C" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="700"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
-[...12 lines deleted...]
-              <w:t>ex: 2L_115A_1A2B</w:t>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ex: 4L_115E_A0001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="0083202A" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="00EA2842">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="751" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1693251567"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="362" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00184FB9" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00184FB9" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3887" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...37 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>網頁PCB製作</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>申請表、文字層上層</w:t>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+              <w:t>申請表、文字層上層(SST</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve"> #</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...60 lines deleted...]
-              <w:t>皆一致。</w:t>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>、PCB設計內容檔、PCB製作檢視表 皆一致。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="0083202A" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="00EA2842">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="751" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="58216544"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="362" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00184FB9" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00184FB9" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3887" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>識別碼上方</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>不可鑽洞</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="0083202A" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="00EA2842">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="751" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>BO</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>框</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>E</w:t>
-[...9 lines deleted...]
-              <w:t>框</w:t>
+              <w:t>E框</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1125206126"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="362" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00184FB9" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00184FB9" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3887" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00EA2842" w:rsidP="009A3168">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00EA2842" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>這兩層只</w:t>
             </w:r>
-            <w:r w:rsidR="009A3168" w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidR="009A3168" w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>有</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>分別</w:t>
             </w:r>
-            <w:r w:rsidR="009A3168" w:rsidRPr="001F5E35">
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidR="009A3168" w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>畫 BO框</w:t>
+            </w:r>
+            <w:r w:rsidR="009A3168" w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009A3168" w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>及</w:t>
+            </w:r>
+            <w:r w:rsidR="009A3168" w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ME</w:t>
+            </w:r>
+            <w:r w:rsidR="009A3168" w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>框</w:t>
             </w:r>
-            <w:r w:rsidR="009A3168" w:rsidRPr="001F5E35">
-[...37 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EA2842">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>刪除多餘圖形。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="0083202A" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="00EA2842">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="751" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1199156850"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="362" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00184FB9" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00184FB9" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3887" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>BO</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...56 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>框 只存在於 BO 層，其他層沒有。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...54 lines deleted...]
-        </w:tc>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>E框 只存在於 ME 層，其他層沒有。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+        <w:bookmarkEnd w:id="0"/>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="0083202A" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="00EA2842">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="751" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="343684750"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="362" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00184FB9" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00184FB9" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3887" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>線徑</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0.1 mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="0083202A" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="00EA2842">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="751" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="659438618"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="362" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00184FB9" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00184FB9" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3887" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...73 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BO框, ME框 距離 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1.5 mm</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...24 lines deleted...]
-              <w:t>)</w:t>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (線的中心對中心距離)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="00314BED" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="00EA2842">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="751" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">ME </w:t>
-[...9 lines deleted...]
-              <w:t>框尺寸</w:t>
+              <w:t>ME 框尺寸</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="37787838"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="362" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00184FB9" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00184FB9" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3887" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...46 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">和網頁PCB製作申請表 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>PCB</w:t>
-[...5 lines deleted...]
-                <w:color w:val="FF0000"/>
+              <w:t>PCB面積單位數</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>面積單位數</w:t>
-[...8 lines deleted...]
-              </w:rPr>
               <w:t>”</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...15 lines deleted...]
-              <w:t>一致。</w:t>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  一致。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="00314BED" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="00EA2842">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="751" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCB </w:t>
-[...9 lines deleted...]
-              <w:t>挖洞</w:t>
+              <w:t>PCB 挖洞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1638801320"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="362" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00184FB9" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00184FB9" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3887" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...37 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gerber 檔輸出有標示 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>cut out</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...15 lines deleted...]
-              <w:t>文字。</w:t>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 文字。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="00314BED" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="00EA2842">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="751" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>鑽孔孔徑表</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="44573541"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="362" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00184FB9" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00184FB9" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3887" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>存在</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>，且和其他層圖形不重疊。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="00314BED" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="00EA2842">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="751" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="752250854"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="362" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00184FB9" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00184FB9" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3887" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...28 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">孔徑尺寸：0.2mm </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="微軟正黑體" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≤</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...28 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 孔徑 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="微軟正黑體" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≤</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="00314BED" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="00EA2842">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="751" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-126944227"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="362" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00184FB9" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00184FB9" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3887" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>定位孔：</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+              <w:t>定位孔：NPTH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (非鍍銅貫孔)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:ind w:left="984"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>NPTH</w:t>
-[...79 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:t>個數=4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">，1mm </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="微軟正黑體" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≤</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...28 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 孔徑 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="微軟正黑體" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≤</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...15 lines deleted...]
-              <w:t>。</w:t>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6mm。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="00314BED" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="00EA2842">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="751" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>防焊層</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="531298759"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="362" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00184FB9" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00184FB9" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3887" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>COB</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...15 lines deleted...]
-              <w:t>上，有畫防焊層。</w:t>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 上，有畫防焊層。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="00314BED" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="00EA2842">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="751" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1008141759"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="362" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00184FB9" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00184FB9" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3887" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...33 lines deleted...]
-              <w:t>上，有畫防焊層。</w:t>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>焊接的 PAD 上，有畫防焊層。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="00314BED" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="00EA2842">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="751" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-47375255"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="362" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00184FB9" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00184FB9" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3887" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...42 lines deleted...]
-              <w:t>)</w:t>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>整層不塗防焊材料，有畫防焊層 (因防焊層為負片型式)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="00314BED" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="00EA2842">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="751" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>et name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1126976099"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="362" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00184FB9" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00184FB9" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3887" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...70 lines deleted...]
-              <w:t>)</w:t>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>金屬層的每一個物件都有設定net name。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(包含拉線、鋪銅、任何金屬層的圖形)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="00314BED" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="00EA2842">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="751" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PAD Via</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="683562806"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="362" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00184FB9" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00184FB9" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3887" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...42 lines deleted...]
-              <w:t>，為設計所需。</w:t>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>PAD上有 via，為設計所需。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="00314BED" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="00EA2842">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="751" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00156BEA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>文字層</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>下層</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-27804555"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="362" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00184FB9" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00184FB9" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3887" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>SSB</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>不可無內容</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">。若無，請加上 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>designed by 使用者姓名或實驗室名</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...24 lines deleted...]
-              <w:t>。</w:t>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>等文字，如：design by ABC Lab。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="00314BED" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="00EA2842">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="751" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>無內容圖層</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="904107908"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="362" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00184FB9" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00184FB9" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3887" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00451B7F" w:rsidP="009A3168">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00A65B57" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                  <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-854735537"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00184FB9">
+                <w:r w:rsidR="00184FB9" w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009A3168" w:rsidRPr="001F5E35">
-[...21 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidR="009A3168" w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 所有圖層皆有內容。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00A65B57" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                  <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-821032178"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00184FB9">
+                <w:r w:rsidR="00184FB9" w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009A3168" w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidR="009A3168" w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="009A3168" w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidR="009A3168" w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">            </w:t>
             </w:r>
-            <w:r w:rsidR="009A3168" w:rsidRPr="001F5E35">
-[...11 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidR="009A3168" w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>層無內容，但必須上傳無內容之檔案，</w:t>
+            </w:r>
+            <w:r w:rsidR="009A3168" w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>並在此無內容層加上板框</w:t>
+            </w:r>
+            <w:r w:rsidR="009A3168" w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
-            <w:r w:rsidR="009A3168" w:rsidRPr="001F5E35">
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidR="009A3168" w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>且不可與其他檔案同名。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...28 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">並於申請案送出後，來信通知 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>PCB聯絡窗口</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="00314BED" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="00EA2842">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="751" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>新增圖層</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1595274433"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="362" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00184FB9" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00184FB9" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3887" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00451B7F" w:rsidP="009A3168">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00A65B57" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                  <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-1806238184"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00184FB9">
+                <w:r w:rsidR="00184FB9" w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009A3168" w:rsidRPr="001F5E35">
-[...21 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidR="009A3168" w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 無新增圖層。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00A65B57" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                  <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-938829035"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00184FB9">
+                <w:r w:rsidR="00184FB9" w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009A3168" w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidR="009A3168" w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="009A3168" w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidR="009A3168" w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">            </w:t>
             </w:r>
-            <w:r w:rsidR="009A3168" w:rsidRPr="001F5E35">
-[...92 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidR="009A3168" w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>層為新增之圖層，如 Altium 之 slot 鑽孔層)。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">並於申請案送出後，來信通知 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>PCB聯絡窗口</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001F5D70" w:rsidRDefault="001F5D70" w:rsidP="001F5D70">
+    <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
       <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00156BEA" w:rsidRDefault="00156BEA" w:rsidP="00156BEA">
+    <w:p w:rsidR="00156BEA" w:rsidRPr="00565218" w:rsidRDefault="00156BEA" w:rsidP="00565218">
       <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">* </w:t>
-[...6 lines deleted...]
-        <w:t>COB: Chip On Board</w:t>
+        <w:t>* COB: Chip On Board</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F5D70" w:rsidRDefault="001F5D70" w:rsidP="001F5D70">
+    <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
       <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"># SST, SSB: Silkscreen Top, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Silkscreen </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Bottom  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F5D70" w:rsidRDefault="001F5D70" w:rsidP="001F5D70">
+    <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
       <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001F5D70" w:rsidRDefault="001F5D70" w:rsidP="001F5D70">
+    <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
       <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001F5D70" w:rsidRPr="006E3B2D" w:rsidRDefault="001F5D70" w:rsidP="001F5D70">
+    <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
       <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="006E3B2D">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">[3] </w:t>
-[...8 lines deleted...]
-        <w:t>自行檢驗：</w:t>
+        <w:t>[3] 自行檢驗：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F5D70" w:rsidRPr="006E3B2D" w:rsidRDefault="001F5D70" w:rsidP="001F5D70">
+    <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
       <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E3B2D">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         </w:rPr>
         <w:t>請</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E3B2D">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>圈</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E3B2D">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         </w:rPr>
         <w:t>選以下有自行檢驗之設計規範，</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E3B2D">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>不論有此項目與否，</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E3B2D">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>有檢驗</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
             <w:bCs/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="678471989"/>
           <w14:checkbox>
             <w14:checked w14:val="1"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00095695">
+          <w:r w:rsidR="00095695" w:rsidRPr="00565218">
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:sym w:font="Wingdings 2" w:char="F052"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="006E3B2D">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E3B2D">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>沒檢驗</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
             <w:bCs/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-97484105"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00095695">
+          <w:r w:rsidR="00095695" w:rsidRPr="00565218">
             <w:rPr>
-              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+              <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidRPr="006E3B2D">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t>，最後確認所有項目皆</w:t>
+        <w:t>，最後確認所有項目皆已</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00095695" w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>檢驗</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E3B2D">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E3B2D">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>之後</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E3B2D">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         </w:rPr>
-        <w:t>上傳</w:t>
+        <w:t>上傳 DRC Report檔案。</w:t>
       </w:r>
-      <w:r w:rsidRPr="006E3B2D">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t xml:space="preserve"> DRC Report</w:t>
-[...23 lines deleted...]
-        <w:t>退件。</w:t>
+        <w:t>若有不實，將予以退件。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F5D70" w:rsidRPr="008829E7" w:rsidRDefault="001F5D70" w:rsidP="001F5D70">
+    <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
       <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008829E7">
+      <w:r w:rsidRPr="00565218">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>M: Must (</w:t>
-[...23 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>M: Must (必須的)  O:Optional (選擇性的)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="999"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1185"/>
+        <w:gridCol w:w="1063"/>
+        <w:gridCol w:w="682"/>
+        <w:gridCol w:w="1390"/>
+        <w:gridCol w:w="802"/>
+        <w:gridCol w:w="3016"/>
+        <w:gridCol w:w="767"/>
+        <w:gridCol w:w="841"/>
+        <w:gridCol w:w="1171"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001F5D70" w:rsidRPr="001F5E35" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidTr="00EA2842">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="513" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="001F5E35" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
-            <w:pPr>
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>項目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="358" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="001F5E35" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>檢驗</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="722" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="001F5E35" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>規範命名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="001F5E35" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>代號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="001F5E35" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>說明</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="401" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="001F5E35" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>運算符號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="001F5E35" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>尺寸</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="001F5E35" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(mm)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="001F5E35" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>規範特性</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="001F5E35" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M / O</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F5D70" w:rsidRPr="001F5E35" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidTr="00EA2842">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="513" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="001F5E35" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
-            <w:pPr>
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>金屬線</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1566101665"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="358" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="001F5D70" w:rsidRPr="001F5E35" w:rsidRDefault="00EA2842" w:rsidP="001F5D70">
+              <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="00EA2842" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="722" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="001F5E35" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MT.W.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="001F5E35" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="001F5E35" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>金屬線線徑</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="401" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="001F5E35" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="001F5E35" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.1</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="001F5E35" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F5D70" w:rsidRPr="001F5E35" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidTr="00EA2842">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="513" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="001F5E35" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
-            <w:pPr>
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="759572172"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="358" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="001F5D70" w:rsidRPr="001F5E35" w:rsidRDefault="00EA2842" w:rsidP="001F5D70">
+              <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="00EA2842" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="722" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="001F5E35" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MT.S.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="001F5E35" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="001F5E35" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>金屬線線距</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="401" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="001F5E35" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="001F5E35" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.1</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="001F5E35" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="00EA2842">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="513" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1520155972"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="358" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00EA2842" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00EA2842" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="722" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MT.BO.E.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>金屬線與板框距離</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="401" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="00EA2842">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="513" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>鋪銅</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-2044744026"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="358" w:type="pct"/>
                 <w:vMerge w:val="restart"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00EA2842" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00EA2842" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="722" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MT.S.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>鋪銅到金屬距離</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (FR4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="401" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="00EA2842">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="513" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="358" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="722" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>鋪銅到金屬距離</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (RO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="401" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="00EA2842">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="513" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-781569910"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="358" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00EA2842" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00EA2842" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="722" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MT.</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>BO.E.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>鋪銅與板框距離</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="401" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="00EA2842">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="513" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>鍍銅貫孔</w:t>
-[...17 lines deleted...]
-              <w:t>及孔環</w:t>
+              <w:t>鍍銅貫孔 (PTH) 及孔環</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1709607838"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="358" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00EA2842" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00EA2842" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="722" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DR.W.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PTH</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>鑽孔最小尺寸</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="401" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="00EA2842">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="513" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1997561748"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="358" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00EA2842" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00EA2842" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="722" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DR.W.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PTH</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>鑽孔最大尺寸</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="401" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="008000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≦</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="00EA2842">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="513" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1298055677"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="358" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00EA2842" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00EA2842" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="722" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DR.DR.S.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PTH</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>鑽孔間間距</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="401" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="00EA2842">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="513" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="52667783"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="358" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00EA2842" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00EA2842" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="722" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DR.MT.S.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PTH</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>鑽孔到金屬線距離</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="401" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="00EA2842">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="513" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="2134438854"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="358" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00EA2842" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00EA2842" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="722" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DR</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.BO.E.</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PTH</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>鑽孔到板框距離</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="401" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="00EA2842">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="513" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1678074869"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="358" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00EA2842" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00EA2842" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="722" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MT.W.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="008000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>PTH</w:t>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+              <w:t>PTH外部金屬層</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>孔環線寬</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="401" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.1</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="00EA2842">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="513" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="501082831"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="358" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00EA2842" w:rsidP="00EA2842">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00EA2842" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="722" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MT.SO.E.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PTH</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>孔環到防焊漆距離</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="401" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.1</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="00EA2842">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="513" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>非鍍銅貫孔</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> (NPTH)</w:t>
+              <w:t>非鍍銅貫孔 (NPTH)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="368273325"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="358" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00EA2842" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00EA2842" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="722" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DR.W.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>NPTH</w:t>
-[...8 lines deleted...]
-              <w:t>鑽孔最小尺寸</w:t>
+              <w:t>NPTH鑽孔最小尺寸</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="401" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="00EA2842">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="513" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1557927492"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="358" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00EA2842" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00EA2842" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="722" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DR.W.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>NPTH</w:t>
-[...7 lines deleted...]
-              <w:t>鑽孔最大尺寸</w:t>
+              <w:t>NPTH鑽孔最大尺寸</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="401" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="008000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≦</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="00EA2842">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="513" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1341278272"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="358" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00EA2842" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00EA2842" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="722" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DR.DR.S.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>NPTH</w:t>
-[...7 lines deleted...]
-              <w:t>鑽孔間間距</w:t>
+              <w:t>NPTH鑽孔間間距</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="401" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="00EA2842">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="513" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="185256999"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="358" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00EA2842" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00EA2842" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="722" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DR.RU.S.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>NPTH</w:t>
-[...7 lines deleted...]
-              <w:t>到板框距離</w:t>
+              <w:t>NPTH到板框距離</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="401" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="00EA2842">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="513" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-673490223"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="358" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00EA2842" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00EA2842" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="722" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DR.SO.E.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>NPTH</w:t>
-[...8 lines deleted...]
-              <w:t>鑽孔到防焊漆間距</w:t>
+              <w:t>NPTH鑽孔到防焊漆間距</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="401" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.1</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="00EA2842">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="513" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>橢圓形孔</w:t>
-[...26 lines deleted...]
-              <w:t>NPTH)</w:t>
+              <w:t>橢圓形孔 (PTH 及NPTH)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1624342012"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="358" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00EA2842" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00EA2842" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="722" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DR.W.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>橢圓孔鑽孔最小尺寸</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="401" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="00EA2842">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="513" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1929193318"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="358" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00EA2842" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00EA2842" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="722" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DR.W.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>橢圓孔鑽孔最大尺寸</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="401" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="008000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≦</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="00EA2842">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="513" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1222905604"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="358" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00EA2842" w:rsidP="00EA2842">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00EA2842" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="722" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DR.DR.S.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>橢圓孔鑽孔圓心間間距</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="401" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&gt; O1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="00EA2842">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="513" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="79100807"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="358" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00EA2842" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00EA2842" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="722" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DR.DR.S.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>橢圓孔間間距</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="401" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.5</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidTr="00EA2842">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="00EA2842">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="513" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-397442127"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="358" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00EA2842" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00EA2842" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="722" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DR.RU.S.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1557" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Arial"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:kern w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>橢圓孔到板框距離</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="401" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="420" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.8</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Arial" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="609" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001F5D70" w:rsidRDefault="001F5D70" w:rsidP="001F5D70">
+    <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
       <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5019" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1004"/>
         <w:gridCol w:w="698"/>
         <w:gridCol w:w="1405"/>
         <w:gridCol w:w="817"/>
         <w:gridCol w:w="3030"/>
         <w:gridCol w:w="742"/>
         <w:gridCol w:w="891"/>
         <w:gridCol w:w="1182"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001F5D70" w:rsidRPr="008829E7" w:rsidTr="009A3168">
+      <w:tr w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidTr="009A3168">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="008829E7" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
-            <w:pPr>
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>項目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="357" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="008829E7" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
-            <w:pPr>
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009D47DB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>檢驗</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="719" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="008829E7" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
-            <w:pPr>
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>規範命名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="008829E7" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
-            <w:pPr>
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>代號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1551" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="008829E7" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
-            <w:pPr>
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>說明</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="008829E7" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
-            <w:pPr>
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>運算符號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="008829E7" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
-            <w:pPr>
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>尺寸</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="008829E7" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
-            <w:pPr>
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(mm)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="606" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="008829E7" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
-            <w:pPr>
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>規範特性</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="008829E7" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
-            <w:pPr>
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M / O</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001F5D70" w:rsidRPr="008829E7" w:rsidTr="009A3168">
+      <w:tr w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidTr="009A3168">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="008829E7" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
-            <w:pPr>
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>防焊層</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1056228849"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="357" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="001F5D70" w:rsidRPr="008829E7" w:rsidRDefault="00EA2842" w:rsidP="00EA2842">
+              <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="00EA2842" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="719" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="008829E7" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MT.SO.E.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="008829E7" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="008829E7" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>=D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1551" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="008829E7" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
-[...26 lines deleted...]
-              <w:t>到防焊漆間距</w:t>
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>金屬PAD到防焊漆間距</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="008829E7" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
-            <w:pPr>
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="001F5E35" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
-            <w:pPr>
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.1</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="606" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001F5D70" w:rsidRPr="008829E7" w:rsidRDefault="001F5D70" w:rsidP="00EA2842">
-            <w:pPr>
+          <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidTr="009A3168">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="009A3168">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1734266840"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="357" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00EA2842" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00EA2842" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="719" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SO.W.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1551" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>防焊漆下墨線寬</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.1</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="606" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidTr="009A3168">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="009A3168">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>文字層</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-43443213"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="357" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00EA2842" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00EA2842" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="719" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SK.W.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SkW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1551" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>文字層線寬</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.</w:t>
             </w:r>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="606" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidTr="009A3168">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="009A3168">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1833517111"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="357" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00EA2842" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00EA2842" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="719" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SK.H.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SkH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1551" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>文字高度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="606" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidTr="009A3168">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="009A3168">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="901719355"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="357" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00EA2842" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00EA2842" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="719" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SK.MT. S.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SkM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1551" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...26 lines deleted...]
-              <w:t>的距離</w:t>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>文字層和PAD的距離</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="606" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidTr="009A3168">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="009A3168">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-557236740"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="357" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00EA2842" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00EA2842" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="719" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="00FD73DA" w:rsidRDefault="009A3168" w:rsidP="009A3168">
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:jc w:val="both"/>
-              <w:rPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FD73DA">
-              <w:rPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>SK.DR.S.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="00FD73DA" w:rsidRDefault="009A3168" w:rsidP="009A3168">
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:jc w:val="both"/>
-              <w:rPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00FD73DA">
-              <w:rPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>SkD</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1551" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="00FD73DA" w:rsidRDefault="009A3168" w:rsidP="009A3168">
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
             <w:pPr>
               <w:pStyle w:val="Default"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FD73DA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>識別碼上不可鑽洞</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="00FD73DA" w:rsidRDefault="009A3168" w:rsidP="009A3168">
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FD73DA">
-              <w:rPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="00FD73DA" w:rsidRDefault="009A3168" w:rsidP="009A3168">
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FD73DA">
-              <w:rPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="606" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="00FD73DA" w:rsidRDefault="009A3168" w:rsidP="009A3168">
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
             <w:pPr>
               <w:pStyle w:val="Default"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FD73DA">
-              <w:rPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:szCs w:val="23"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidTr="009A3168">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="009A3168">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>機械加工層</w:t>
-[...8 lines deleted...]
-              <w:t>BO</w:t>
+              <w:t>機械加工層BO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1106316220"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="357" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00EA2842" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00EA2842" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="719" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>BO.W.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>BOW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1551" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>板框線寬</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="003E5176" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E5176">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.1</w:t>
             </w:r>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="606" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidTr="009A3168">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="009A3168">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1671912447"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="357" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00EA2842" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00EA2842" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="719" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>BO.H.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1551" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>定位孔直徑</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="606" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidTr="009A3168">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="009A3168">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1564788381"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="357" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00EA2842" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00EA2842" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="719" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>BO.H.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1551" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>定位孔</w:t>
             </w:r>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>屬性</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="003E5176" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E5176">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="003E5176" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E5176">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NPTH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="606" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidTr="009A3168">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="009A3168">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="812453854"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="357" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00EA2842" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00EA2842" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="719" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CO.R.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>COR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1551" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...22 lines deleted...]
-              <w:t>挖洞四周斜接弧度直徑</w:t>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>PCB 挖洞四周斜接弧度直徑</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="細明體" w:cs="細明體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.0</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="606" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidTr="009A3168">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="009A3168">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="280769989"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="357" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00EA2842" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00EA2842" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="719" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CO.W.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>COW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1551" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...22 lines deleted...]
-              <w:t>挖洞寬度</w:t>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>PCB 挖洞寬度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="細明體" w:cs="細明體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.8</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="606" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidTr="009A3168">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="009A3168">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="626213358"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="357" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00EA2842" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00EA2842" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="719" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CO.L.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>COL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1551" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...22 lines deleted...]
-              <w:t>挖洞長度</w:t>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>PCB 挖洞長度</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="細明體" w:cs="細明體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.8</w:t>
             </w:r>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="606" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidTr="009A3168">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="009A3168">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1345092152"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="357" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00EA2842" w:rsidP="00EA2842">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00EA2842" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="719" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CO.M.E.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>COM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1551" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>PCB</w:t>
-[...8 lines deleted...]
-              <w:t>挖洞與金屬距離</w:t>
+              <w:t>PCB挖洞與金屬距離</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="細明體" w:cs="細明體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="606" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidTr="009A3168">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="009A3168">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1772385439"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="357" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00EA2842" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00EA2842" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="719" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CO.B.E.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>COM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1551" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>PCB</w:t>
-[...8 lines deleted...]
-              <w:t>挖洞與板框距離</w:t>
+              <w:t>PCB挖洞與板框距離</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="細明體" w:cs="細明體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="606" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidTr="009A3168">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="009A3168">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1679224799"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="357" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00EA2842" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00EA2842" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="719" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CO.T.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>COT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1551" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F5E35">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>文字註明</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> Cut Out</w:t>
+              <w:t>文字註明 Cut Out</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="606" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidTr="009A3168">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="009A3168">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>機械加工層</w:t>
-[...8 lines deleted...]
-              <w:t>ME</w:t>
+              <w:t>機械加工層ME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1527556030"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="357" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00EA2842" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00EA2842" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="719" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ME.W.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MEW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1551" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>外圍邊框線寬</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="003E5176" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E5176">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.1</w:t>
             </w:r>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="606" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidTr="009A3168">
+      <w:tr w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidTr="009A3168">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="514" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1087508279"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="357" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="009A3168" w:rsidRPr="001F5E35" w:rsidRDefault="00EA2842" w:rsidP="009A3168">
+              <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="00EA2842" w:rsidP="00565218">
                 <w:pPr>
+                  <w:spacing w:line="400" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="00565218">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="719" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ME.S.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="418" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1551" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>外圍邊框到板框的距離</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="380" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="003E5176" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E5176">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="456" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="003E5176" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E5176">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="606" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009A3168" w:rsidRPr="008829E7" w:rsidRDefault="009A3168" w:rsidP="009A3168">
-            <w:pPr>
+          <w:p w:rsidR="009A3168" w:rsidRPr="00565218" w:rsidRDefault="009A3168" w:rsidP="00565218">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00565218">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001F5D70" w:rsidRPr="006E3B2D" w:rsidRDefault="001F5D70" w:rsidP="001F5D70">
+    <w:p w:rsidR="001F5D70" w:rsidRPr="00565218" w:rsidRDefault="001F5D70" w:rsidP="00565218">
       <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B4F24" w:rsidRDefault="004B4F24"/>
-    <w:sectPr w:rsidR="004B4F24" w:rsidSect="00AC77FE">
+    <w:p w:rsidR="004B4F24" w:rsidRPr="00565218" w:rsidRDefault="004B4F24" w:rsidP="00565218">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="004B4F24" w:rsidRPr="00565218" w:rsidSect="00AC77FE">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1077" w:bottom="1021" w:left="1077" w:header="851" w:footer="567" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00451B7F" w:rsidRDefault="00451B7F">
+    <w:p w:rsidR="00A65B57" w:rsidRDefault="00A65B57">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00451B7F" w:rsidRDefault="00451B7F">
+    <w:p w:rsidR="00A65B57" w:rsidRDefault="00A65B57">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="微軟正黑體">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="TT2D9FFo00">
     <w:altName w:val="Arial Unicode MS"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08080000" w:usb2="00000010" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times-Roman">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...5 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="細明體">
     <w:altName w:val="MingLiU"/>
     <w:panose1 w:val="02020509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00EA2842" w:rsidRDefault="00EA2842">
+  <w:p w:rsidR="00EA2842" w:rsidRPr="00565218" w:rsidRDefault="00EA2842">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="006E3B2D">
+    <w:r w:rsidRPr="00565218">
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="006E3B2D">
+    <w:r w:rsidRPr="00565218">
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="006E3B2D">
+    <w:r w:rsidRPr="00565218">
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="006E3B2D">
+    <w:r w:rsidRPr="00565218">
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C3319C" w:rsidRPr="00C3319C">
+    <w:r w:rsidR="00C84077" w:rsidRPr="00C84077">
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         <w:lang w:val="zh-TW"/>
       </w:rPr>
-      <w:t>1</w:t>
+      <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidRPr="006E3B2D">
+    <w:r w:rsidRPr="00565218">
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="006E3B2D">
+    <w:r w:rsidRPr="00565218">
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00565218">
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00565218">
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00565218">
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="eastAsia"/>
+        <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
       </w:rPr>
       <w:instrText>NUMPAGES   \* MERGEFORMAT</w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00565218">
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00565218">
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C3319C">
+    <w:r w:rsidR="00C84077">
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00565218">
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00EA2842" w:rsidRPr="006E3B2D" w:rsidRDefault="00EA2842" w:rsidP="00EA2842">
+  <w:p w:rsidR="00EA2842" w:rsidRPr="00565218" w:rsidRDefault="00EA2842" w:rsidP="00EA2842">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:wordWrap w:val="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="006E3B2D">
+    <w:r w:rsidRPr="00565218">
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+        <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
       </w:rPr>
       <w:t>更新日期</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00565218">
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
       </w:rPr>
       <w:t>2026</w:t>
     </w:r>
-    <w:r w:rsidRPr="000A25B7">
+    <w:r w:rsidR="00565218">
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
       </w:rPr>
-      <w:t>/06</w:t>
+      <w:t>/08</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00451B7F" w:rsidRDefault="00451B7F">
+    <w:p w:rsidR="00A65B57" w:rsidRDefault="00A65B57">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00451B7F" w:rsidRDefault="00451B7F">
+    <w:p w:rsidR="00A65B57" w:rsidRDefault="00A65B57">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C0B7900"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6518D570"/>
     <w:lvl w:ilvl="0" w:tplc="0F64C7A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
       </w:rPr>
@@ -18148,107 +17310,113 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="80"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001F5D70"/>
     <w:rsid w:val="00095695"/>
     <w:rsid w:val="00156BEA"/>
     <w:rsid w:val="00184FB9"/>
     <w:rsid w:val="001F5D70"/>
     <w:rsid w:val="00271378"/>
     <w:rsid w:val="002E7F8B"/>
     <w:rsid w:val="0034651C"/>
     <w:rsid w:val="004175FB"/>
     <w:rsid w:val="00437521"/>
     <w:rsid w:val="00451B7F"/>
     <w:rsid w:val="004B4F24"/>
+    <w:rsid w:val="00565218"/>
     <w:rsid w:val="00582F62"/>
     <w:rsid w:val="00697684"/>
     <w:rsid w:val="006D2546"/>
+    <w:rsid w:val="006F662C"/>
     <w:rsid w:val="009A3168"/>
+    <w:rsid w:val="00A65B57"/>
     <w:rsid w:val="00AC77FE"/>
     <w:rsid w:val="00C3319C"/>
+    <w:rsid w:val="00C84077"/>
     <w:rsid w:val="00CF1977"/>
     <w:rsid w:val="00E62819"/>
     <w:rsid w:val="00EA2842"/>
+    <w:rsid w:val="00ED6673"/>
     <w:rsid w:val="00FC341C"/>
+    <w:rsid w:val="00FD2BB4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
@@ -18637,51 +17805,50 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001F5D70"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="footer"/>
@@ -19032,55 +18199,55 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>488</Words>
-  <Characters>2782</Characters>
+  <Words>490</Words>
+  <Characters>2796</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3264</CharactersWithSpaces>
+  <CharactersWithSpaces>3280</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>李莉娥</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>