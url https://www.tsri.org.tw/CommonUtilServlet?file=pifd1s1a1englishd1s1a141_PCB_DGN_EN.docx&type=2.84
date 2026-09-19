--- v0 (2026-06-15)
+++ v1 (2026-09-19)
@@ -1,11267 +1,14655 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="00581B3E" w:rsidRPr="007E76AA" w:rsidRDefault="00581B3E" w:rsidP="003E6EB3">
+    <w:p w:rsidR="00581B3E" w:rsidRPr="006768F5" w:rsidRDefault="00581B3E" w:rsidP="006768F5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E76AA">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">PCB </w:t>
       </w:r>
-      <w:r w:rsidR="006B394A" w:rsidRPr="007E76AA">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="006B394A" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Design e-file</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D77F29" w:rsidRDefault="00D77F29" w:rsidP="0070263A">
+    <w:p w:rsidR="00494919" w:rsidRDefault="00494919" w:rsidP="00771F9A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="0000FF"/>
         </w:rPr>
-        <w:t>PCB_DGN_EXP_EN.pdf</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00494919">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t>PCB Design e-file</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="0000FF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Example</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D77F29" w:rsidRPr="006768F5" w:rsidRDefault="00112A2D" w:rsidP="00771F9A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00D77F29" w:rsidRPr="00A47E5D">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+            <w:b/>
+          </w:rPr>
+          <w:t>PCB_DGN_EXP_EN.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00D77F29" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B53C5" w:rsidRPr="00D77F29" w:rsidRDefault="002B53C5" w:rsidP="00D77F29">
+    <w:p w:rsidR="002B53C5" w:rsidRPr="006768F5" w:rsidRDefault="002B53C5" w:rsidP="00771F9A">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D77F29">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>If there is any problem about fill-in this document, user can download the example pdf</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D77F29">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00D77F29">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="00D77F29" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>listed above</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D77F29">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D77F29">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>from the same web page.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002B53C5" w:rsidRPr="00445980" w:rsidRDefault="002B53C5" w:rsidP="0070263A">
+    <w:p w:rsidR="002B53C5" w:rsidRDefault="002B53C5" w:rsidP="00771F9A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E76AA" w:rsidRPr="007E76AA" w:rsidRDefault="007E76AA" w:rsidP="007E76AA">
+    <w:p w:rsidR="009F2B7B" w:rsidRPr="006768F5" w:rsidRDefault="009F2B7B" w:rsidP="00771F9A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
-          <w:noProof/>
-[...1 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E76AA">
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00FA7A0D" w:rsidRDefault="00FA7A0D" w:rsidP="007E76AA">
+    <w:p w:rsidR="007E76AA" w:rsidRPr="006768F5" w:rsidRDefault="007E76AA" w:rsidP="00771F9A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Software information</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="007E76AA" w:rsidRPr="007E76AA" w:rsidRDefault="007E76AA" w:rsidP="007E76AA">
+    <w:p w:rsidR="00FA7A0D" w:rsidRPr="006768F5" w:rsidRDefault="00FA7A0D" w:rsidP="00771F9A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E76AA">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+    </w:p>
+    <w:p w:rsidR="007E76AA" w:rsidRPr="006768F5" w:rsidRDefault="007E76AA" w:rsidP="00771F9A">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>PADS:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E76AA" w:rsidRPr="001445C4" w:rsidRDefault="007E76AA" w:rsidP="001445C4">
+    <w:p w:rsidR="001D678E" w:rsidRDefault="007E76AA" w:rsidP="00771F9A">
       <w:pPr>
         <w:pStyle w:val="ab"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001445C4">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Encourage</w:t>
       </w:r>
-      <w:r w:rsidRPr="001445C4">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> users to use TSRI provided PADS software. About PADS, TSRI provides template files, software consulting, e-Learning, and winter / summer vacation training courses.</w:t>
+        <w:t xml:space="preserve"> users to use </w:t>
+      </w:r>
+      <w:r w:rsidR="001D678E">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">free </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PADS </w:t>
+      </w:r>
+      <w:r w:rsidR="001D678E">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PCB </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>software</w:t>
+      </w:r>
+      <w:r w:rsidR="001D678E" w:rsidRPr="001D678E">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D678E" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>provided</w:t>
+      </w:r>
+      <w:r w:rsidR="001D678E" w:rsidRPr="001D678E">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D678E">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidR="001D678E" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>TSRI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E76AA" w:rsidRPr="007E76AA" w:rsidRDefault="007E76AA" w:rsidP="007E76AA">
+    <w:p w:rsidR="007E76AA" w:rsidRPr="006768F5" w:rsidRDefault="007E76AA" w:rsidP="00771F9A">
+      <w:pPr>
+        <w:pStyle w:val="ab"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>About PADS, TSRI provides template files, software consulting, e-Learning, and winter / summer vacation training courses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00771F9A" w:rsidRDefault="00771F9A" w:rsidP="00771F9A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E76AA" w:rsidRPr="007E76AA" w:rsidRDefault="007E76AA" w:rsidP="007E76AA">
+    <w:p w:rsidR="007E76AA" w:rsidRPr="006768F5" w:rsidRDefault="007E76AA" w:rsidP="00771F9A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E76AA">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Altium:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C59FC" w:rsidRPr="007E76AA" w:rsidRDefault="007C59FC" w:rsidP="007C59FC">
+    <w:p w:rsidR="007C59FC" w:rsidRPr="006768F5" w:rsidRDefault="007C59FC" w:rsidP="00771F9A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>P</w:t>
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:t xml:space="preserve">Please </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">use versions after </w:t>
       </w:r>
-      <w:r w:rsidRPr="007E76AA">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2012 (including)</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E76AA">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C59FC" w:rsidRPr="007E76AA" w:rsidRDefault="007C59FC" w:rsidP="007C59FC">
+    <w:p w:rsidR="007C59FC" w:rsidRPr="006768F5" w:rsidRDefault="007C59FC" w:rsidP="00771F9A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>T</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> might not be compatible with TSRI’s template, and generates too many DRC errors. </w:t>
+        <w:t xml:space="preserve">The design of version before 2012 might not be compatible with TSRI’s template, and generates too many DRC errors. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007C59FC" w:rsidRPr="007E76AA" w:rsidRDefault="007C59FC" w:rsidP="007C59FC">
+    <w:p w:rsidR="007C59FC" w:rsidRPr="006768F5" w:rsidRDefault="007C59FC" w:rsidP="00771F9A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00663451">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>After 2015/03</w:t>
       </w:r>
-      <w:r w:rsidRPr="00663451">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, there is </w:t>
       </w:r>
-      <w:r w:rsidRPr="00663451">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>no update</w:t>
       </w:r>
-      <w:r w:rsidRPr="00663451">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for the Altium template,</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> please use PADS software instead.</w:t>
+        <w:t xml:space="preserve"> for the Altium template, please use PADS software instead.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E76AA" w:rsidRPr="007C59FC" w:rsidRDefault="007C59FC" w:rsidP="007C59FC">
+    <w:p w:rsidR="007E76AA" w:rsidRPr="006768F5" w:rsidRDefault="007C59FC" w:rsidP="00771F9A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>P</w:t>
-[...11 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:t xml:space="preserve">Please set up the Design Rules </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>by oneself</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E76AA">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> and make sure to comply with the DRC listed in TSRI’s web </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA211B">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA211B">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>PCB Fabrication - Design Rules Manual”</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="007E76AA" w:rsidRPr="007C59FC">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="007E76AA" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E76AA" w:rsidRPr="007E76AA" w:rsidRDefault="007E76AA" w:rsidP="007E76AA">
+    <w:p w:rsidR="00771F9A" w:rsidRDefault="00771F9A" w:rsidP="00771F9A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E76AA" w:rsidRPr="007E76AA" w:rsidRDefault="007E76AA" w:rsidP="007E76AA">
+    <w:p w:rsidR="007E76AA" w:rsidRPr="006768F5" w:rsidRDefault="007E76AA" w:rsidP="00771F9A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E76AA">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Allegro:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E76AA" w:rsidRPr="007E76AA" w:rsidRDefault="007E76AA" w:rsidP="007E76AA">
+    <w:p w:rsidR="007E76AA" w:rsidRPr="006768F5" w:rsidRDefault="007E76AA" w:rsidP="00771F9A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E76AA">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>No template</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E76AA">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E76AA" w:rsidRPr="007E76AA" w:rsidRDefault="00AA211B" w:rsidP="007E76AA">
+    <w:p w:rsidR="007E76AA" w:rsidRPr="006768F5" w:rsidRDefault="00AA211B" w:rsidP="00771F9A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="007E76AA" w:rsidRPr="007E76AA">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="007E76AA" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">lease set up the Design Rules by oneself and make sure to comply with the </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>rules</w:t>
       </w:r>
-      <w:r w:rsidR="007E76AA" w:rsidRPr="007E76AA">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="007E76AA" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> listed in TSRI’s web </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA211B">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA211B">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="333333"/>
         </w:rPr>
-        <w:t>PCB Fabrication - De</w:t>
-[...24 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:t>PCB Fabrication - Design Rules Manual”</w:t>
+      </w:r>
+      <w:r w:rsidR="007E76AA" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E76AA" w:rsidRPr="007E76AA" w:rsidRDefault="007E76AA" w:rsidP="007E76AA">
+    <w:p w:rsidR="00771F9A" w:rsidRDefault="00771F9A" w:rsidP="00771F9A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="TT2D9FFo00"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000"/>
-          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E76AA" w:rsidRPr="007E76AA" w:rsidRDefault="007E76AA" w:rsidP="007E76AA">
+    <w:p w:rsidR="007E76AA" w:rsidRPr="006768F5" w:rsidRDefault="007E76AA" w:rsidP="00771F9A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E76AA">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Other Software:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E76AA" w:rsidRPr="007E76AA" w:rsidRDefault="007E76AA" w:rsidP="007E76AA">
+    <w:p w:rsidR="007E76AA" w:rsidRPr="006768F5" w:rsidRDefault="007E76AA" w:rsidP="00771F9A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E76AA">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Not Acceptable</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E76AA">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E76AA" w:rsidRDefault="007E76AA" w:rsidP="007E76AA">
+    <w:p w:rsidR="007E76AA" w:rsidRPr="006768F5" w:rsidRDefault="007E76AA" w:rsidP="006768F5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="TT2D9FFo00"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="TT2D9FFo00"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002D546C" w:rsidRDefault="002D546C" w:rsidP="007E76AA">
+    <w:p w:rsidR="00580D8E" w:rsidRDefault="00580D8E" w:rsidP="006768F5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="TT2D9FFo00" w:hint="eastAsia"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
-          <w:noProof/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">[1] </w:t>
+      </w:r>
+      <w:r w:rsidR="002D3A24" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>PCB</w:t>
+      </w:r>
+      <w:r w:rsidR="00E957BD" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Name and Phone no. of Applicant</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00580D8E" w:rsidRPr="007E76AA" w:rsidRDefault="00580D8E" w:rsidP="00581B3E">
+    <w:p w:rsidR="00771F9A" w:rsidRPr="006768F5" w:rsidRDefault="00771F9A" w:rsidP="006768F5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E76AA">
-[...31 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9829" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2914"/>
-        <w:gridCol w:w="6822"/>
+        <w:gridCol w:w="3118"/>
+        <w:gridCol w:w="6711"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000F1547" w:rsidRPr="00D77F29" w:rsidTr="00517097">
-[...2 lines deleted...]
-            <w:tcW w:w="2943" w:type="dxa"/>
+      <w:tr w:rsidR="000F1547" w:rsidRPr="006768F5" w:rsidTr="002A5441">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
-          </w:tcPr>
-          <w:p w:rsidR="000F1547" w:rsidRPr="00D77F29" w:rsidRDefault="000F1547" w:rsidP="007E1374">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="000F1547" w:rsidRPr="006768F5" w:rsidRDefault="000F1547" w:rsidP="002A5441">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">PCB </w:t>
             </w:r>
-            <w:r w:rsidR="00E957BD" w:rsidRPr="00D77F29">
-[...10 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+            <w:r w:rsidR="00A47E5D">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Identification</w:t>
+            </w:r>
+            <w:r w:rsidR="00E957BD" w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Code</w:t>
+            </w:r>
+            <w:r w:rsidR="006D1C31" w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcW w:w="6711" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          </w:tcPr>
-          <w:p w:rsidR="000F1547" w:rsidRPr="00D77F29" w:rsidRDefault="000F1547" w:rsidP="007E1374">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="000F1547" w:rsidRPr="006768F5" w:rsidRDefault="000F1547" w:rsidP="001D678E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00464A67" w:rsidRPr="00D77F29" w:rsidTr="00517097">
-[...2 lines deleted...]
-            <w:tcW w:w="2943" w:type="dxa"/>
+      <w:tr w:rsidR="00464A67" w:rsidRPr="006768F5" w:rsidTr="002A5441">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
-          </w:tcPr>
-          <w:p w:rsidR="00464A67" w:rsidRPr="00D77F29" w:rsidRDefault="00E957BD" w:rsidP="007E1374">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00464A67" w:rsidRPr="006768F5" w:rsidRDefault="00E957BD" w:rsidP="002A5441">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Applicant Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcW w:w="6711" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          </w:tcPr>
-          <w:p w:rsidR="00464A67" w:rsidRPr="00D77F29" w:rsidRDefault="00464A67" w:rsidP="007E1374">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00464A67" w:rsidRPr="006768F5" w:rsidRDefault="00464A67" w:rsidP="001D678E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00464A67" w:rsidRPr="00D77F29" w:rsidTr="00517097">
-[...2 lines deleted...]
-            <w:tcW w:w="2943" w:type="dxa"/>
+      <w:tr w:rsidR="00464A67" w:rsidRPr="006768F5" w:rsidTr="002A5441">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
-          </w:tcPr>
-          <w:p w:rsidR="00464A67" w:rsidRPr="00D77F29" w:rsidRDefault="00E957BD" w:rsidP="007E1374">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00464A67" w:rsidRPr="006768F5" w:rsidRDefault="00E957BD" w:rsidP="002A5441">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-[...8 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Applicant Phone No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcW w:w="6711" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          </w:tcPr>
-          <w:p w:rsidR="00464A67" w:rsidRPr="00D77F29" w:rsidRDefault="00464A67" w:rsidP="007E1374">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00464A67" w:rsidRPr="006768F5" w:rsidRDefault="00464A67" w:rsidP="001D678E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B7781E" w:rsidRPr="00D77F29" w:rsidTr="00517097">
-[...2 lines deleted...]
-            <w:tcW w:w="2943" w:type="dxa"/>
+      <w:tr w:rsidR="00B7781E" w:rsidRPr="006768F5" w:rsidTr="002A5441">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
-          </w:tcPr>
-          <w:p w:rsidR="00B7781E" w:rsidRPr="00D77F29" w:rsidRDefault="005E4650" w:rsidP="00E957BD">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B7781E" w:rsidRPr="006768F5" w:rsidRDefault="005E4650" w:rsidP="002A5441">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D77F29">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+            <w:r w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PCB</w:t>
             </w:r>
-            <w:r w:rsidR="00E957BD" w:rsidRPr="00D77F29">
-[...12 lines deleted...]
-            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:r w:rsidR="00E957BD" w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Layout software name /</w:t>
+            </w:r>
+            <w:r w:rsidR="00494919">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E957BD" w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>version</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6711" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          </w:tcPr>
-          <w:p w:rsidR="00B7781E" w:rsidRPr="00D77F29" w:rsidRDefault="00B7781E" w:rsidP="007E1374">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B7781E" w:rsidRPr="006768F5" w:rsidRDefault="00B7781E" w:rsidP="001D678E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00746808" w:rsidRPr="00D77F29" w:rsidRDefault="006D1C31" w:rsidP="00580D8E">
+    <w:p w:rsidR="00E4352B" w:rsidRDefault="00E4352B" w:rsidP="006768F5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D77F29">
-[...44 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00746808" w:rsidRPr="00D77F29" w:rsidRDefault="00746808" w:rsidP="00E95DD5">
+    <w:p w:rsidR="00746808" w:rsidRPr="006768F5" w:rsidRDefault="006D1C31" w:rsidP="006768F5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:leftChars="59" w:left="142"/>
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA7A0D">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Process </w:t>
-[...5 lines deleted...]
-          <w:b/>
+        <w:t>#</w:t>
+      </w:r>
+      <w:r w:rsidR="002F34CA" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Code_year</w:t>
-[...5 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00746808" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">PCB </w:t>
+      </w:r>
+      <w:r w:rsidR="00494919">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>batch_self</w:t>
-[...5 lines deleted...]
-          <w:b/>
+        <w:t>Identifica</w:t>
+      </w:r>
+      <w:r w:rsidR="00746808" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> naming characters</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:t>tion Code</w:t>
+      </w:r>
+      <w:r w:rsidR="000F1547" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (4 digits of English Characters or numbers).</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00746808" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naming rule: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00610EFB" w:rsidRPr="00445980" w:rsidRDefault="00746808" w:rsidP="00E95DD5">
+    <w:p w:rsidR="00746808" w:rsidRPr="006768F5" w:rsidRDefault="00746808" w:rsidP="00A47E5D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:leftChars="59" w:left="142"/>
-[...10 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:leftChars="118" w:left="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ex</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:t xml:space="preserve">Process Code_year </w:t>
+      </w:r>
+      <w:r w:rsidR="001D678E" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2L</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:t>batch</w:t>
+      </w:r>
+      <w:r w:rsidR="001D678E">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>_</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:t>_serial</w:t>
+      </w:r>
+      <w:r w:rsidR="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>11</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:t xml:space="preserve"> number on”PCB Fabrication Application Form”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...35 lines deleted...]
-        <w:t>, marked at “Silkscreen top” upper left corner with a frame to enclose the code.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E95DD5" w:rsidRDefault="00E95DD5" w:rsidP="00580D8E">
+    <w:p w:rsidR="006768F5" w:rsidRDefault="00215104" w:rsidP="00A47E5D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:b/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:leftChars="118" w:left="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ex</w:t>
+      </w:r>
+      <w:r w:rsidR="00746808" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="000F1547" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00581B3E" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00746808" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="007E76AA" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00581B3E" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A0001</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00580D8E" w:rsidRPr="007E76AA" w:rsidRDefault="00580D8E" w:rsidP="00580D8E">
+    <w:p w:rsidR="00610EFB" w:rsidRPr="006768F5" w:rsidRDefault="006768F5" w:rsidP="00A47E5D">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:leftChars="118" w:left="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mark this</w:t>
+      </w:r>
+      <w:r w:rsidR="00746808" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00215104">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">code </w:t>
+      </w:r>
+      <w:r w:rsidR="00746808" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>at “Silkscreen top” upper left co</w:t>
+      </w:r>
+      <w:r w:rsidR="00215104">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rner with a frame to enclose it</w:t>
+      </w:r>
+      <w:r w:rsidR="00746808" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E95DD5" w:rsidRDefault="00E95DD5" w:rsidP="006768F5">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E76AA">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+    </w:p>
+    <w:p w:rsidR="00771F9A" w:rsidRPr="006768F5" w:rsidRDefault="00771F9A" w:rsidP="006768F5">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">[2] </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00580D8E" w:rsidRDefault="00580D8E" w:rsidP="006768F5">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[2] </w:t>
+      </w:r>
+      <w:r w:rsidR="00746808" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t>Topics</w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="00771F9A" w:rsidRPr="006768F5" w:rsidRDefault="00771F9A" w:rsidP="006768F5">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9829" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2909"/>
-        <w:gridCol w:w="6827"/>
+        <w:gridCol w:w="3118"/>
+        <w:gridCol w:w="6711"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00464A67" w:rsidRPr="00445980" w:rsidTr="00517097">
-[...2 lines deleted...]
-            <w:tcW w:w="2943" w:type="dxa"/>
+      <w:tr w:rsidR="00464A67" w:rsidRPr="006768F5" w:rsidTr="002A5441">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
-          </w:tcPr>
-          <w:p w:rsidR="00464A67" w:rsidRPr="00445980" w:rsidRDefault="00746808" w:rsidP="007E1374">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00464A67" w:rsidRPr="006768F5" w:rsidRDefault="00746808" w:rsidP="001D678E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00445980">
-[...4 lines deleted...]
-                <w:sz w:val="28"/>
+            <w:r w:rsidRPr="002A5441">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Topics in English</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6946" w:type="dxa"/>
+            <w:tcW w:w="6711" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-          </w:tcPr>
-          <w:p w:rsidR="00464A67" w:rsidRPr="00445980" w:rsidRDefault="00464A67" w:rsidP="007E1374">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00464A67" w:rsidRPr="006768F5" w:rsidRDefault="00464A67" w:rsidP="001D678E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00970D26" w:rsidRPr="00445980" w:rsidRDefault="00970D26" w:rsidP="00A4231E">
+    <w:p w:rsidR="00970D26" w:rsidRPr="006768F5" w:rsidRDefault="00970D26" w:rsidP="006768F5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A4231E" w:rsidRPr="007E76AA" w:rsidRDefault="00A4231E" w:rsidP="00A4231E">
+    <w:p w:rsidR="00215104" w:rsidRDefault="00215104" w:rsidP="006768F5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E76AA">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+    </w:p>
+    <w:p w:rsidR="00771F9A" w:rsidRDefault="00771F9A">
+      <w:pPr>
+        <w:widowControl/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve">[3]PCB Gerber </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A4231E" w:rsidRPr="006768F5" w:rsidRDefault="00A4231E" w:rsidP="006768F5">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>[3]</w:t>
+      </w:r>
+      <w:r w:rsidR="00771F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PCB Gerber </w:t>
+      </w:r>
+      <w:r w:rsidR="00746808" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t>Layer Naming</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4231E" w:rsidRPr="00445980" w:rsidRDefault="00A4231E" w:rsidP="00A4231E">
+    <w:p w:rsidR="00A4231E" w:rsidRPr="006768F5" w:rsidRDefault="00A4231E" w:rsidP="006768F5">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A4231E" w:rsidRPr="00445980" w:rsidRDefault="00746808" w:rsidP="00A4231E">
+    <w:p w:rsidR="00A4231E" w:rsidRPr="005E2FA0" w:rsidRDefault="00746808" w:rsidP="006768F5">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E2FA0">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Refer</w:t>
+      </w:r>
+      <w:r w:rsidR="00215104" w:rsidRPr="005E2FA0">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00771F9A" w:rsidRPr="005E2FA0">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>web”</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="005E2FA0">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>TSRI</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="005E2FA0">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00215104" w:rsidRPr="005E2FA0">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>P</w:t>
+        </w:r>
+        <w:r w:rsidR="00A4231E" w:rsidRPr="005E2FA0">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>CB</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005E2FA0">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00771F9A" w:rsidRPr="005E2FA0">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>Fabrication</w:t>
+        </w:r>
+        <w:r w:rsidRPr="005E2FA0">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00215104" w:rsidRPr="005E2FA0">
+          <w:rPr>
+            <w:rStyle w:val="aa"/>
+            <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>Application</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005E2FA0">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="005E2FA0" w:rsidRPr="005E2FA0">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4. File Upload Layer Naming and Numbering</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A4231E" w:rsidRPr="005E2FA0" w:rsidRDefault="000D5905" w:rsidP="006768F5">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E2FA0">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>left</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>401370</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="6188710" cy="4708525"/>
+            <wp:effectExtent l="19050" t="19050" r="21590" b="15875"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="1" name="圖片 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6188710" cy="4708525"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:ln>
+                      <a:solidFill>
+                        <a:schemeClr val="bg1">
+                          <a:lumMod val="65000"/>
+                        </a:schemeClr>
+                      </a:solidFill>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="004C7AD4" w:rsidRPr="005E2FA0">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="004C7AD4" w:rsidRPr="005E2FA0">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ee </w:t>
+      </w:r>
+      <w:r w:rsidR="00771F9A" w:rsidRPr="005E2FA0">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">copied </w:t>
+      </w:r>
+      <w:r w:rsidR="004C7AD4" w:rsidRPr="005E2FA0">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>figure below:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00771F9A" w:rsidRDefault="00771F9A" w:rsidP="006768F5">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00445980">
-[...107 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00A4231E" w:rsidRPr="00147AD7" w:rsidRDefault="00A4231E" w:rsidP="00A4231E">
+    <w:p w:rsidR="00771F9A" w:rsidRPr="006768F5" w:rsidRDefault="00771F9A" w:rsidP="006768F5">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent5"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2972"/>
-        <w:gridCol w:w="6764"/>
+        <w:gridCol w:w="2547"/>
+        <w:gridCol w:w="7189"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A4231E" w:rsidRPr="00445980" w:rsidTr="00517097">
-[...2 lines deleted...]
-            <w:tcW w:w="2972" w:type="dxa"/>
+      <w:tr w:rsidR="00A4231E" w:rsidRPr="006768F5" w:rsidTr="004E3545">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A4231E" w:rsidRPr="00445980" w:rsidRDefault="00746808" w:rsidP="00746808">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+          <w:p w:rsidR="00A4231E" w:rsidRPr="004E3545" w:rsidRDefault="00746808" w:rsidP="006768F5">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00445980">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+            <w:r w:rsidRPr="004E3545">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Item</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6764" w:type="dxa"/>
+            <w:tcW w:w="7189" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A4231E" w:rsidRPr="00445980" w:rsidRDefault="00746808" w:rsidP="00746808">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+          <w:p w:rsidR="00A4231E" w:rsidRPr="004E3545" w:rsidRDefault="00746808" w:rsidP="006768F5">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00445980">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+            <w:r w:rsidRPr="004E3545">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Remarks</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A4231E" w:rsidRPr="00445980" w:rsidTr="00517097">
-[...2 lines deleted...]
-            <w:tcW w:w="2972" w:type="dxa"/>
+      <w:tr w:rsidR="00A4231E" w:rsidRPr="006768F5" w:rsidTr="004E3545">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A4231E" w:rsidRPr="00445980" w:rsidRDefault="00746808" w:rsidP="00A4231E">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+          <w:p w:rsidR="00A4231E" w:rsidRPr="004E3545" w:rsidRDefault="00746808" w:rsidP="006768F5">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00445980">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+            <w:r w:rsidRPr="004E3545">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="28"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Each Layer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6764" w:type="dxa"/>
+            <w:tcW w:w="7189" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A4231E" w:rsidRPr="00445980" w:rsidRDefault="008A4920" w:rsidP="007B1757">
-[...15 lines deleted...]
-                <w:sz w:val="28"/>
+          <w:p w:rsidR="00A4231E" w:rsidRPr="004E3545" w:rsidRDefault="008A4920" w:rsidP="00A566C7">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="482" w:hanging="482"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E3545">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Generate G</w:t>
             </w:r>
-            <w:r w:rsidR="00A4231E" w:rsidRPr="00445980">
-[...4 lines deleted...]
-                <w:sz w:val="28"/>
+            <w:r w:rsidR="00A4231E" w:rsidRPr="004E3545">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>erber</w:t>
             </w:r>
-            <w:r w:rsidRPr="00445980">
-[...38 lines deleted...]
-                <w:sz w:val="28"/>
+            <w:r w:rsidR="00215104" w:rsidRPr="004E3545">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> file separately</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A4231E" w:rsidRPr="004E3545" w:rsidRDefault="00215104" w:rsidP="00A566C7">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="482" w:hanging="482"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E3545">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Upload separately</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A4231E" w:rsidRPr="004E3545" w:rsidRDefault="00215104" w:rsidP="00A566C7">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="482" w:hanging="482"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...36 lines deleted...]
-                <w:sz w:val="28"/>
+            <w:r w:rsidRPr="004E3545">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidR="008A4920" w:rsidRPr="004E3545">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ecord the file name in </w:t>
+            </w:r>
+            <w:r w:rsidR="001D5D87" w:rsidRPr="004E3545">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
-            <w:r w:rsidR="008A4920" w:rsidRPr="00445980">
-[...24 lines deleted...]
-                <w:sz w:val="28"/>
+            <w:r w:rsidRPr="004E3545">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>File Name</w:t>
+            </w:r>
+            <w:r w:rsidR="001D5D87" w:rsidRPr="004E3545">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>” column</w:t>
+            </w:r>
+            <w:r w:rsidR="008A4920" w:rsidRPr="004E3545">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the following table.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A4231E" w:rsidRPr="00445980" w:rsidTr="00517097">
+      <w:tr w:rsidR="00A4231E" w:rsidRPr="006768F5" w:rsidTr="004E3545">
         <w:trPr>
           <w:trHeight w:val="1057"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2972" w:type="dxa"/>
+            <w:tcW w:w="2547" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A4231E" w:rsidRPr="00445980" w:rsidRDefault="00A4231E" w:rsidP="00A4231E">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+          <w:p w:rsidR="00A4231E" w:rsidRPr="004E3545" w:rsidRDefault="00215104" w:rsidP="00215104">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00445980">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+            <w:r w:rsidRPr="004E3545">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:b/>
-                <w:bCs/>
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Necessary files for upload</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E3545">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="28"/>
-[...8 lines deleted...]
-            <w:tcW w:w="6764" w:type="dxa"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7189" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A4231E" w:rsidRPr="00517097" w:rsidRDefault="008A4920" w:rsidP="00A4231E">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+          <w:p w:rsidR="00A4231E" w:rsidRPr="004E3545" w:rsidRDefault="00215104" w:rsidP="00A566C7">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="482" w:hanging="482"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="28"/>
-[...15 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E3545">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="28"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>With *mark in “PCB Fabrication Application System”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A4231E" w:rsidRPr="004E3545" w:rsidRDefault="00215104" w:rsidP="00A566C7">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="482" w:hanging="482"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="28"/>
-[...12 lines deleted...]
-                <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00517097">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+            <w:r w:rsidRPr="004E3545">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="28"/>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Except “Other”, a</w:t>
+            </w:r>
+            <w:r w:rsidR="008A4920" w:rsidRPr="004E3545">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="28"/>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> report are necessary files for upload.</w:t>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ll files are necessary files for upload.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A4231E" w:rsidRPr="00445980" w:rsidTr="00517097">
-[...2 lines deleted...]
-            <w:tcW w:w="2972" w:type="dxa"/>
+      <w:tr w:rsidR="00A4231E" w:rsidRPr="006768F5" w:rsidTr="004E3545">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2547" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A4231E" w:rsidRPr="00445980" w:rsidRDefault="008A4920" w:rsidP="008A4920">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+          <w:p w:rsidR="00A4231E" w:rsidRPr="004E3545" w:rsidRDefault="008A4920" w:rsidP="006768F5">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00445980">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+            <w:r w:rsidRPr="004E3545">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="28"/>
-[...1 lines deleted...]
-              </w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>“Other” Column</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6764" w:type="dxa"/>
+            <w:tcW w:w="7189" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A4231E" w:rsidRPr="00445980" w:rsidRDefault="008A4920" w:rsidP="00A4231E">
-[...5 lines deleted...]
-                <w:sz w:val="28"/>
+          <w:p w:rsidR="00A4231E" w:rsidRPr="004E3545" w:rsidRDefault="008A4920" w:rsidP="00A566C7">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="482" w:hanging="482"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00445980">
-[...3 lines deleted...]
-                <w:sz w:val="28"/>
+            <w:r w:rsidRPr="004E3545">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">If there is no </w:t>
             </w:r>
-            <w:r w:rsidR="007B1757" w:rsidRPr="00445980">
-[...3 lines deleted...]
-                <w:sz w:val="28"/>
+            <w:r w:rsidR="007B1757" w:rsidRPr="004E3545">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">other necessary </w:t>
-[...5 lines deleted...]
-                <w:sz w:val="28"/>
+              <w:t xml:space="preserve">other </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E3545">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">file, </w:t>
             </w:r>
-            <w:r w:rsidR="007B1757" w:rsidRPr="00445980">
-[...3 lines deleted...]
-                <w:sz w:val="28"/>
+            <w:r w:rsidR="007B1757" w:rsidRPr="004E3545">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>skip this column.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A4231E" w:rsidRPr="00445980" w:rsidRDefault="00A4231E" w:rsidP="00A4231E">
-[...5 lines deleted...]
-                <w:sz w:val="28"/>
+          <w:p w:rsidR="00A4231E" w:rsidRPr="004E3545" w:rsidRDefault="00A4231E" w:rsidP="00A566C7">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="482" w:hanging="482"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00445980">
-[...3 lines deleted...]
-                <w:sz w:val="28"/>
+            <w:r w:rsidRPr="004E3545">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Altium</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00445980">
-[...3 lines deleted...]
-                <w:sz w:val="28"/>
+            <w:r w:rsidRPr="004E3545">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00445980">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+            <w:r w:rsidRPr="004E3545">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
-                <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>slot</w:t>
             </w:r>
-            <w:r w:rsidRPr="00445980">
-[...3 lines deleted...]
-                <w:sz w:val="28"/>
+            <w:r w:rsidRPr="004E3545">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="008A4920" w:rsidRPr="00445980">
-[...3 lines deleted...]
-                <w:sz w:val="28"/>
+            <w:r w:rsidR="008A4920" w:rsidRPr="004E3545">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>layer upload here.</w:t>
-[...8 lines deleted...]
-                <w:sz w:val="28"/>
+              <w:t>layer</w:t>
+            </w:r>
+            <w:r w:rsidR="00F270D6">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-                <w:sz w:val="28"/>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="008A4920" w:rsidRPr="004E3545">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:t xml:space="preserve"> upload</w:t>
+            </w:r>
+            <w:r w:rsidR="00F270D6">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="008A4920" w:rsidRPr="004E3545">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> here.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="004E3545" w:rsidRDefault="00F81A9A" w:rsidP="00A566C7">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="482" w:hanging="482"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004E3545">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Altium</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004E3545">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> .GG1</w:t>
+            </w:r>
+            <w:r w:rsidR="00F270D6">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E3545">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E3545">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">not </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E3545">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>necessary.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00A4231E" w:rsidRPr="004E3545" w:rsidRDefault="008A4920" w:rsidP="00A566C7">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:ind w:leftChars="0" w:left="482" w:hanging="482"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E3545">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>If there are more tha</w:t>
             </w:r>
-            <w:r w:rsidR="007B1757" w:rsidRPr="00445980">
-[...3 lines deleted...]
-                <w:sz w:val="28"/>
+            <w:r w:rsidR="007B1757" w:rsidRPr="004E3545">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>n 1 file, please compress them.</w:t>
-[...9 lines deleted...]
-                <w:sz w:val="28"/>
+              <w:t>n 1 file</w:t>
+            </w:r>
+            <w:r w:rsidR="007F24D3" w:rsidRPr="004E3545">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-                <w:sz w:val="28"/>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="007B1757" w:rsidRPr="004E3545">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Use </w:t>
-[...5 lines deleted...]
-                <w:sz w:val="28"/>
+              <w:t>, please compress them.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A566C7" w:rsidRPr="004E3545">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:t>by</w:t>
+            </w:r>
+            <w:r w:rsidR="00D35ABD" w:rsidRPr="004E3545">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A4231E" w:rsidRPr="004E3545">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
               <w:t>.zip</w:t>
             </w:r>
-            <w:r w:rsidRPr="00445980">
-[...3 lines deleted...]
-                <w:sz w:val="28"/>
+            <w:r w:rsidR="00D35ABD" w:rsidRPr="004E3545">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> or </w:t>
             </w:r>
-            <w:r w:rsidR="00A4231E" w:rsidRPr="00445980">
-[...3 lines deleted...]
-                <w:sz w:val="28"/>
+            <w:r w:rsidR="00A4231E" w:rsidRPr="004E3545">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>.7z</w:t>
             </w:r>
-            <w:r w:rsidRPr="00445980">
-[...3 lines deleted...]
-                <w:sz w:val="28"/>
+            <w:r w:rsidR="00D35ABD" w:rsidRPr="004E3545">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> format.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A4231E" w:rsidRPr="00445980" w:rsidRDefault="00A4231E" w:rsidP="00A4231E">
+    <w:p w:rsidR="00A4231E" w:rsidRPr="006768F5" w:rsidRDefault="00A4231E" w:rsidP="006768F5">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A4231E" w:rsidRPr="00445980" w:rsidRDefault="00A4231E" w:rsidP="00A4231E">
+    <w:p w:rsidR="00A4231E" w:rsidRPr="006768F5" w:rsidRDefault="00A4231E" w:rsidP="006768F5">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A4231E" w:rsidRPr="00445980" w:rsidRDefault="00A4231E" w:rsidP="00A4231E">
+    <w:p w:rsidR="00A4231E" w:rsidRPr="006768F5" w:rsidRDefault="00A4231E" w:rsidP="006768F5">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>FR4</w:t>
       </w:r>
-      <w:r w:rsidR="00D35ABD" w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="00D35ABD" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-Layer Board </w:t>
       </w:r>
-      <w:r w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="002911D6" w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="002911D6" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>RO4003</w:t>
       </w:r>
-      <w:r w:rsidR="00D35ABD" w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="00D35ABD" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2-Layer Board</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002911D6" w:rsidRPr="00445980" w:rsidRDefault="002911D6" w:rsidP="002911D6">
+    <w:p w:rsidR="002911D6" w:rsidRPr="006768F5" w:rsidRDefault="002911D6" w:rsidP="006768F5">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A4231E" w:rsidRPr="00445980" w:rsidRDefault="004E3585" w:rsidP="002911D6">
+    <w:p w:rsidR="00A4231E" w:rsidRDefault="004E3585" w:rsidP="006768F5">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Fill in t</w:t>
       </w:r>
-      <w:r w:rsidR="002911D6" w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="002911D6" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>he following table:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002911D6" w:rsidRPr="00445980" w:rsidRDefault="002911D6" w:rsidP="002911D6">
+    <w:p w:rsidR="00F81A9A" w:rsidRDefault="00F81A9A" w:rsidP="006768F5">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9781" w:type="dxa"/>
-[...14 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="6-1"/>
+        <w:tblW w:w="5002" w:type="pct"/>
+        <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="709"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="561"/>
+        <w:gridCol w:w="2353"/>
+        <w:gridCol w:w="789"/>
+        <w:gridCol w:w="890"/>
+        <w:gridCol w:w="1005"/>
+        <w:gridCol w:w="1734"/>
+        <w:gridCol w:w="2408"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009565B8" w:rsidRPr="00445980" w:rsidTr="007370D3">
-[...8 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00F81A9A" w:rsidRPr="000377BE" w:rsidTr="007F24D3">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="1090"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009565B8" w:rsidRPr="00445980" w:rsidRDefault="002911D6" w:rsidP="007370D3">
-[...54 lines deleted...]
-            </w:tcMar>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="000377BE" w:rsidRDefault="00F81A9A" w:rsidP="007F24D3">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidR="00032737">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009565B8" w:rsidRPr="00445980" w:rsidRDefault="002911D6" w:rsidP="007370D3">
-[...66 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="000377BE" w:rsidRDefault="00F81A9A" w:rsidP="007F24D3">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ile Type</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1387" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="00F81A9A" w:rsidRDefault="00F81A9A" w:rsidP="007F24D3">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="300" w:line="312" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F81A9A">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>File Format</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F81A9A">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:br/>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="002D7A88" w:rsidRPr="00445980">
-[...25 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00032737">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3 choose 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F81A9A">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2835" w:type="dxa"/>
-[...21 lines deleted...]
-              <w:t>User Naming</w:t>
+            <w:tcW w:w="893" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="00F81A9A" w:rsidRDefault="00F81A9A" w:rsidP="007F24D3">
+            <w:pPr>
+              <w:spacing w:after="300" w:line="312" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F81A9A">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>File Name</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F81A9A">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00032737">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>keywords uppercase</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F81A9A">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="00F81A9A" w:rsidRDefault="00F81A9A" w:rsidP="007F24D3">
+            <w:pPr>
+              <w:spacing w:after="300" w:line="312" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F81A9A">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>File Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009565B8" w:rsidRPr="00445980" w:rsidTr="007370D3">
-[...8 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00F81A9A" w:rsidRPr="000377BE" w:rsidTr="00F81A9A">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009565B8" w:rsidRPr="00445980" w:rsidRDefault="009565B8" w:rsidP="00A4231E">
-[...71 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>PCB D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>esign e-file</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.doc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>docx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>docm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*DGN*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="000377BE" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F81A9A" w:rsidRPr="000377BE" w:rsidTr="00F81A9A">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PCB </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Fabrication</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Review Form</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.doc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>docx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>docm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*MRF*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="000377BE" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F81A9A" w:rsidRPr="000377BE" w:rsidTr="00F81A9A">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Top</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1772" w:type="dxa"/>
-[...34 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.pho </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.GTL </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.art</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*TOP*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="000377BE" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009565B8" w:rsidRPr="00445980" w:rsidTr="007370D3">
-[...8 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00F81A9A" w:rsidRPr="000377BE" w:rsidTr="00F81A9A">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009565B8" w:rsidRPr="00445980" w:rsidRDefault="009565B8" w:rsidP="00A4231E">
-[...71 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Bottom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1772" w:type="dxa"/>
-[...34 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.pho </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.GBL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.art</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*BOT*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="000377BE" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009565B8" w:rsidRPr="00445980" w:rsidTr="007370D3">
-[...8 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00F81A9A" w:rsidRPr="000377BE" w:rsidTr="00F81A9A">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009565B8" w:rsidRPr="00445980" w:rsidRDefault="009565B8" w:rsidP="00A4231E">
-[...117 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Drill</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>drl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.TXT </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>drl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*NCD*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="000377BE" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009565B8" w:rsidRPr="00445980" w:rsidTr="007370D3">
-[...8 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00F81A9A" w:rsidRPr="000377BE" w:rsidTr="00F81A9A">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009565B8" w:rsidRPr="00445980" w:rsidRDefault="009565B8" w:rsidP="00A4231E">
-[...117 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Solder_top</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.pho </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.GTS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.art</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*SMT*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="000377BE" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009565B8" w:rsidRPr="00445980" w:rsidTr="007370D3">
-[...8 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00F81A9A" w:rsidRPr="000377BE" w:rsidTr="00F81A9A">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009565B8" w:rsidRPr="00445980" w:rsidRDefault="009565B8" w:rsidP="00A4231E">
-[...115 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Solder_bottom</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.pho </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.GBS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.art</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*SMB*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="000377BE" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009565B8" w:rsidRPr="00445980" w:rsidTr="007370D3">
-[...8 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00F81A9A" w:rsidRPr="000377BE" w:rsidTr="00F81A9A">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009565B8" w:rsidRPr="00445980" w:rsidRDefault="009565B8" w:rsidP="00A4231E">
-[...115 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Silkscreen_top</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.pho </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.GTO </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.art</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*SST*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="000377BE" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009565B8" w:rsidRPr="00445980" w:rsidTr="007370D3">
-[...8 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00F81A9A" w:rsidRPr="000377BE" w:rsidTr="00F81A9A">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009565B8" w:rsidRPr="00445980" w:rsidRDefault="009565B8" w:rsidP="00A4231E">
-[...107 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Silkscreen_bottom</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.pho </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.GBO </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.art</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*SSB*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="000377BE" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009565B8" w:rsidRPr="00445980" w:rsidTr="007370D3">
-[...8 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00F81A9A" w:rsidRPr="000377BE" w:rsidTr="00F81A9A">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009565B8" w:rsidRPr="00445980" w:rsidRDefault="009565B8" w:rsidP="00A4231E">
-[...109 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mechanical1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.pho </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.GM1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.art</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*ME*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="000377BE" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009565B8" w:rsidRPr="00445980" w:rsidTr="007370D3">
-[...8 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00F81A9A" w:rsidRPr="000377BE" w:rsidTr="00F81A9A">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009565B8" w:rsidRPr="00445980" w:rsidRDefault="009565B8" w:rsidP="00A4231E">
-[...107 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>BoardOutline</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.pho </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.GKO </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.art</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*BO*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="000377BE" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009565B8" w:rsidRPr="00445980" w:rsidTr="007370D3">
-[...8 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00F81A9A" w:rsidRPr="000377BE" w:rsidTr="00F81A9A">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009565B8" w:rsidRPr="00445980" w:rsidRDefault="009565B8" w:rsidP="00A4231E">
-[...107 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>DrillMap</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.pho </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.GD1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.art</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*DW*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="000377BE" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009565B8" w:rsidRPr="00445980" w:rsidTr="007370D3">
-[...8 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00F81A9A" w:rsidRPr="000377BE" w:rsidTr="00F81A9A">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009565B8" w:rsidRPr="00445980" w:rsidRDefault="009565B8" w:rsidP="00A4231E">
-[...107 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>DRCReport</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>lst</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.html</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.zip</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="000377BE" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009565B8" w:rsidRPr="00445980" w:rsidTr="007370D3">
-[...14 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00F81A9A" w:rsidRPr="000377BE" w:rsidTr="00F81A9A">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="270" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="009565B8" w:rsidRPr="00445980" w:rsidRDefault="009565B8" w:rsidP="00A4231E">
-[...75 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1211" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1772" w:type="dxa"/>
-[...38 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>lst</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="460" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.TXT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="519" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.zip</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="893" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="001E5E41" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E5E41">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1239" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00F81A9A" w:rsidRPr="000377BE" w:rsidRDefault="00F81A9A" w:rsidP="00F81A9A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A4231E" w:rsidRPr="00445980" w:rsidRDefault="00A4231E" w:rsidP="00A4231E">
+    <w:p w:rsidR="00F81A9A" w:rsidRPr="006768F5" w:rsidRDefault="00F81A9A" w:rsidP="006768F5">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002911D6" w:rsidRPr="006768F5" w:rsidRDefault="002911D6" w:rsidP="006768F5">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A4231E" w:rsidRPr="006768F5" w:rsidRDefault="00A4231E" w:rsidP="006768F5">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004E3585" w:rsidRPr="004E3585" w:rsidRDefault="00A4231E" w:rsidP="004E3585">
+    <w:p w:rsidR="004E3585" w:rsidRPr="006768F5" w:rsidRDefault="00A4231E" w:rsidP="006768F5">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="004E3585" w:rsidRPr="004E3585">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="004E3585" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">FR4 </w:t>
-[...39 lines deleted...]
-        <w:t>-Layer Board</w:t>
+        <w:t>FR4 4-Layer Board / RO4003 4-Layer Board</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E3585" w:rsidRDefault="004E3585" w:rsidP="004E3585">
+    <w:p w:rsidR="004E3585" w:rsidRPr="006768F5" w:rsidRDefault="004E3585" w:rsidP="006768F5">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004E3585" w:rsidRPr="004E3585" w:rsidRDefault="004E3585" w:rsidP="004E3585">
+    <w:p w:rsidR="004E3585" w:rsidRDefault="004E3585" w:rsidP="006768F5">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E3585">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Fill in the following table:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4231E" w:rsidRPr="00445980" w:rsidRDefault="00A4231E" w:rsidP="004E3585">
+    <w:p w:rsidR="00032737" w:rsidRDefault="00032737" w:rsidP="006768F5">
       <w:pPr>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9781" w:type="dxa"/>
-[...14 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="6-1"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="851"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="561"/>
+        <w:gridCol w:w="2351"/>
+        <w:gridCol w:w="789"/>
+        <w:gridCol w:w="890"/>
+        <w:gridCol w:w="1005"/>
+        <w:gridCol w:w="1733"/>
+        <w:gridCol w:w="2407"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004E3585" w:rsidRPr="00445980" w:rsidTr="00B95C55">
-[...8 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00032737" w:rsidRPr="000377BE" w:rsidTr="00280B8D">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="288" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004E3585" w:rsidRPr="00445980" w:rsidRDefault="004E3585" w:rsidP="004E3585">
-[...54 lines deleted...]
-            </w:tcMar>
+          <w:p w:rsidR="00032737" w:rsidRPr="000377BE" w:rsidRDefault="00032737" w:rsidP="00032737">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>o.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1208" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="004E3585" w:rsidRPr="00445980" w:rsidRDefault="004E3585" w:rsidP="004E3585">
-[...75 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00032737" w:rsidRPr="000377BE" w:rsidRDefault="00032737" w:rsidP="00032737">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
-            <w:r w:rsidRPr="00445980">
-[...35 lines deleted...]
-              <w:t>User Naming</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ile Type</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1378" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00F81A9A" w:rsidRDefault="00032737" w:rsidP="00032737">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="300" w:line="312" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F81A9A">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>File Format</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F81A9A">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(3 choose 1)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="890" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00F81A9A" w:rsidRDefault="00032737" w:rsidP="00032737">
+            <w:pPr>
+              <w:spacing w:after="300" w:line="312" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F81A9A">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>File Name</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F81A9A">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(keywords uppercase)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00F81A9A" w:rsidRDefault="00032737" w:rsidP="00032737">
+            <w:pPr>
+              <w:spacing w:after="300" w:line="312" w:lineRule="atLeast"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F81A9A">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>File Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B95C55" w:rsidRPr="00445980" w:rsidTr="00B95C55">
-[...8 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00280B8D" w:rsidRPr="000377BE" w:rsidTr="00280B8D">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="288" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B95C55" w:rsidRPr="00445980" w:rsidRDefault="00B95C55" w:rsidP="00A4231E">
-[...71 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w:rsidR="00280B8D" w:rsidRPr="00BB4370" w:rsidRDefault="00280B8D" w:rsidP="00280B8D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1208" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00280B8D" w:rsidRPr="00BB4370" w:rsidRDefault="00280B8D" w:rsidP="00280B8D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>PCB D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>esign e-file</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00280B8D" w:rsidRPr="00BB4370" w:rsidRDefault="00280B8D" w:rsidP="00280B8D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.doc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="457" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00280B8D" w:rsidRPr="00BB4370" w:rsidRDefault="00280B8D" w:rsidP="00280B8D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>docx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00280B8D" w:rsidRPr="00BB4370" w:rsidRDefault="00280B8D" w:rsidP="00280B8D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>docm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="890" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00280B8D" w:rsidRPr="00BB4370" w:rsidRDefault="00280B8D" w:rsidP="00280B8D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*DGN*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00280B8D" w:rsidRPr="000377BE" w:rsidRDefault="00280B8D" w:rsidP="00280B8D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00280B8D" w:rsidRPr="000377BE" w:rsidTr="00280B8D">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="288" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00280B8D" w:rsidRPr="00BB4370" w:rsidRDefault="00280B8D" w:rsidP="00280B8D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1208" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00280B8D" w:rsidRPr="00BB4370" w:rsidRDefault="00280B8D" w:rsidP="00280B8D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PCB </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Fabrication</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Review Form</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00280B8D" w:rsidRPr="00BB4370" w:rsidRDefault="00280B8D" w:rsidP="00280B8D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.doc</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="457" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00280B8D" w:rsidRPr="00BB4370" w:rsidRDefault="00280B8D" w:rsidP="00280B8D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>docx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00280B8D" w:rsidRPr="00BB4370" w:rsidRDefault="00280B8D" w:rsidP="00280B8D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>docm</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="890" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00280B8D" w:rsidRPr="00BB4370" w:rsidRDefault="00280B8D" w:rsidP="00280B8D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*MRF*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00280B8D" w:rsidRPr="000377BE" w:rsidRDefault="00280B8D" w:rsidP="00280B8D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00032737" w:rsidRPr="000377BE" w:rsidTr="00280B8D">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="288" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1208" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Top</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1630" w:type="dxa"/>
-[...34 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="405" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.pho </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="457" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.GTL </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.art</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="890" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*TOP*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="000377BE" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B95C55" w:rsidRPr="00445980" w:rsidTr="00B95C55">
-[...130 lines deleted...]
-                <w:szCs w:val="24"/>
+      <w:tr w:rsidR="00032737" w:rsidRPr="000377BE" w:rsidTr="00280B8D">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="288" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1208" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Inner1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.pho </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="457" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.G1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.art</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="890" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*IN1*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="000377BE" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B95C55" w:rsidRPr="00445980" w:rsidTr="00B95C55">
-[...129 lines deleted...]
-                <w:szCs w:val="24"/>
+      <w:tr w:rsidR="00032737" w:rsidRPr="000377BE" w:rsidTr="00280B8D">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="288" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1208" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Inner2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.pho </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="457" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.G2 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.art</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="890" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*IN2*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="000377BE" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B95C55" w:rsidRPr="00445980" w:rsidTr="00B95C55">
-[...8 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00032737" w:rsidRPr="000377BE" w:rsidTr="00280B8D">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="288" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B95C55" w:rsidRPr="00445980" w:rsidRDefault="00B95C55" w:rsidP="00A4231E">
-[...71 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1208" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Bottom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1630" w:type="dxa"/>
-[...34 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="405" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.pho </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="457" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.GBL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.art</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="890" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*BOT*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="000377BE" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B95C55" w:rsidRPr="00445980" w:rsidTr="00B95C55">
-[...8 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00032737" w:rsidRPr="000377BE" w:rsidTr="00280B8D">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="288" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B95C55" w:rsidRPr="00445980" w:rsidRDefault="00B95C55" w:rsidP="00A4231E">
-[...117 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1208" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Drill</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>drl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="457" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.TXT </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>drl</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="890" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*NCD*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="000377BE" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B95C55" w:rsidRPr="00445980" w:rsidTr="00B95C55">
-[...8 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00032737" w:rsidRPr="000377BE" w:rsidTr="00280B8D">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="288" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B95C55" w:rsidRPr="00445980" w:rsidRDefault="00B95C55" w:rsidP="00A4231E">
-[...117 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1208" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Solder_top</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.pho </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="457" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.GTS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.art</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="890" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*SMT*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="000377BE" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B95C55" w:rsidRPr="00445980" w:rsidTr="00B95C55">
-[...8 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00032737" w:rsidRPr="000377BE" w:rsidTr="00280B8D">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="288" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B95C55" w:rsidRPr="00445980" w:rsidRDefault="00B95C55" w:rsidP="00A4231E">
-[...115 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1208" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Solder_bottom</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.pho </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="457" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.GBS </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.art</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="890" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*SMB*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="000377BE" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B95C55" w:rsidRPr="00445980" w:rsidTr="00B95C55">
-[...8 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00032737" w:rsidRPr="000377BE" w:rsidTr="00280B8D">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="288" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B95C55" w:rsidRPr="00445980" w:rsidRDefault="00B95C55" w:rsidP="00A4231E">
-[...115 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1208" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Silkscreen_top</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.pho </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="457" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.GTO </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.art</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="890" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*SST*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="000377BE" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B95C55" w:rsidRPr="00445980" w:rsidTr="00B95C55">
-[...8 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00032737" w:rsidRPr="000377BE" w:rsidTr="00280B8D">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="288" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B95C55" w:rsidRPr="00445980" w:rsidRDefault="00B95C55" w:rsidP="00A4231E">
-[...107 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1208" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Silkscreen_bottom</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.pho </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="457" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.GBO </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.art</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="890" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*SSB*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="000377BE" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B95C55" w:rsidRPr="00445980" w:rsidTr="00B95C55">
-[...8 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00032737" w:rsidRPr="000377BE" w:rsidTr="00280B8D">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="288" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B95C55" w:rsidRPr="00445980" w:rsidRDefault="00B95C55" w:rsidP="00A4231E">
-[...109 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1208" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mechanical1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.pho </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="457" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.GM1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.art</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="890" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*ME*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="000377BE" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B95C55" w:rsidRPr="00445980" w:rsidTr="00B95C55">
-[...8 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00032737" w:rsidRPr="000377BE" w:rsidTr="00280B8D">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="288" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B95C55" w:rsidRPr="00445980" w:rsidRDefault="00B95C55" w:rsidP="00A4231E">
-[...107 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1208" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>BoardOutline</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.pho </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="457" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.GKO </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.art</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="890" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*BO*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="000377BE" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B95C55" w:rsidRPr="00445980" w:rsidTr="00B95C55">
-[...8 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00032737" w:rsidRPr="000377BE" w:rsidTr="00280B8D">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="288" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B95C55" w:rsidRPr="00445980" w:rsidRDefault="00B95C55" w:rsidP="00A4231E">
-[...107 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1208" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>DrillMap</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.pho </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="457" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.GD1 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.art</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="890" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*DW*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="000377BE" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B95C55" w:rsidRPr="00445980" w:rsidTr="00B95C55">
-[...8 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00032737" w:rsidRPr="000377BE" w:rsidTr="00280B8D">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="288" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B95C55" w:rsidRPr="00445980" w:rsidRDefault="00B95C55" w:rsidP="00A4231E">
-[...107 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1208" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>DRCReport</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="405" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>lst</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="457" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.html</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.zip</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="890" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="000377BE" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B95C55" w:rsidRPr="00445980" w:rsidTr="00B95C55">
-[...14 lines deleted...]
-            </w:tcMar>
+      <w:tr w:rsidR="00032737" w:rsidRPr="000377BE" w:rsidTr="00280B8D">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="288" w:type="pct"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00B95C55" w:rsidRPr="00445980" w:rsidRDefault="00B95C55" w:rsidP="00A4231E">
-[...75 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="bottom"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1208" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1630" w:type="dxa"/>
-[...38 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:tcW w:w="405" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>lst</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="457" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.TXT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="516" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.zip</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="890" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="00BB4370" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB4370">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000" w:themeColor="dark1"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1236" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00032737" w:rsidRPr="000377BE" w:rsidRDefault="00032737" w:rsidP="00CD311B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A4231E" w:rsidRPr="00445980" w:rsidRDefault="00A4231E" w:rsidP="002D3A24">
+    <w:p w:rsidR="00032737" w:rsidRPr="006768F5" w:rsidRDefault="00032737" w:rsidP="006768F5">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A4231E" w:rsidRPr="006768F5" w:rsidRDefault="00A4231E" w:rsidP="006768F5">
+      <w:pPr>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A4231E" w:rsidRPr="006768F5" w:rsidRDefault="00A4231E" w:rsidP="006768F5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D3A24" w:rsidRPr="00147AD7" w:rsidRDefault="00A4231E" w:rsidP="00B83694">
+    <w:p w:rsidR="002D3A24" w:rsidRPr="006768F5" w:rsidRDefault="00A4231E" w:rsidP="006768F5">
       <w:pPr>
         <w:widowControl/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="002D3A24" w:rsidRPr="00147AD7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="002D3A24" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>[4] Gerber</w:t>
       </w:r>
-      <w:r w:rsidR="004E3585" w:rsidRPr="00147AD7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="004E3585" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> Output </w:t>
       </w:r>
-      <w:r w:rsidR="004E3585" w:rsidRPr="00147AD7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri" w:hint="eastAsia"/>
+      <w:r w:rsidR="004E3585" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="004E3585" w:rsidRPr="00147AD7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="004E3585" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">etup / </w:t>
       </w:r>
-      <w:r w:rsidR="00E92EB9" w:rsidRPr="00147AD7">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="00032737">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
+        <w:t xml:space="preserve">TOP </w:t>
+      </w:r>
+      <w:r w:rsidR="00E92EB9" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
         <w:t>Figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002D3A24" w:rsidRPr="00445980" w:rsidRDefault="004E3585" w:rsidP="002D3A24">
+    <w:p w:rsidR="002D3A24" w:rsidRPr="007F24D3" w:rsidRDefault="004E3585" w:rsidP="006768F5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="007F24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Please make sure the upload</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002D3A24" w:rsidRPr="007F24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gerber</w:t>
+      </w:r>
+      <w:r w:rsidR="00994996" w:rsidRPr="007F24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri" w:hint="eastAsia"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nd </w:t>
+      </w:r>
+      <w:r w:rsidR="002D3A24" w:rsidRPr="007F24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Drill</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> files are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> correct, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:color w:val="FF0000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>same</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as those shown in the attached figures</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="28"/>
-[...88 lines deleted...]
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E3585" w:rsidRPr="00445980" w:rsidRDefault="002021B1" w:rsidP="002021B1">
+    <w:p w:rsidR="004E3585" w:rsidRPr="007F24D3" w:rsidRDefault="002021B1" w:rsidP="006768F5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="007F24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Altium</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="004E3585" w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="004E3585" w:rsidRPr="007F24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="007F24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004E3585" w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri" w:hint="eastAsia"/>
+      <w:r w:rsidR="004E3585" w:rsidRPr="007F24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Open </w:t>
       </w:r>
-      <w:r w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="007F24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="36"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.GTL、.TXT </w:t>
+      </w:r>
+      <w:r w:rsidR="004E3585" w:rsidRPr="007F24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="36"/>
-[...6 lines deleted...]
-          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .GD1 </w:t>
+      </w:r>
+      <w:r w:rsidR="004E3585" w:rsidRPr="007F24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="36"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">files, and attach the figures </w:t>
+      </w:r>
+      <w:r w:rsidR="00F074D1" w:rsidRPr="007F24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="36"/>
-[...6 lines deleted...]
-          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>separately</w:t>
+      </w:r>
+      <w:r w:rsidR="004E3585" w:rsidRPr="007F24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="36"/>
-[...26 lines deleted...]
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002021B1" w:rsidRPr="00445980" w:rsidRDefault="002021B1" w:rsidP="002021B1">
+    <w:p w:rsidR="002021B1" w:rsidRPr="007F24D3" w:rsidRDefault="002021B1" w:rsidP="006768F5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="007F24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PADS</w:t>
       </w:r>
-      <w:r w:rsidR="004E3585" w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="004E3585" w:rsidRPr="007F24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="007F24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F074D1" w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri" w:hint="eastAsia"/>
+      <w:r w:rsidR="00F074D1" w:rsidRPr="007F24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Use</w:t>
       </w:r>
-      <w:r w:rsidR="00F074D1" w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="00F074D1" w:rsidRPr="007F24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> command</w:t>
       </w:r>
-      <w:r w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="007F24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> File &gt; CAM &gt;</w:t>
       </w:r>
-      <w:r w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="007F24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F074D1" w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="00F074D1" w:rsidRPr="007F24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>select correct</w:t>
       </w:r>
-      <w:r w:rsidR="006F60C3" w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="006F60C3" w:rsidRPr="007F24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="007F24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Document Name &gt; Preview (</w:t>
       </w:r>
-      <w:r w:rsidR="00F074D1" w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="00F074D1" w:rsidRPr="007F24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>click</w:t>
       </w:r>
-      <w:r w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="007F24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="007F24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Board </w:t>
       </w:r>
-      <w:r w:rsidR="00F074D1" w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="00F074D1" w:rsidRPr="007F24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
-      <w:r w:rsidR="005E0BDE" w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="005E0BDE" w:rsidRPr="007F24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="007F24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Extents</w:t>
       </w:r>
-      <w:r w:rsidR="00F074D1" w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="00F074D1" w:rsidRPr="007F24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>),</w:t>
       </w:r>
-      <w:r w:rsidR="00F074D1" w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="00F074D1" w:rsidRPr="007F24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="36"/>
-[...10 lines deleted...]
-        <w:t>and attach the figures separately.</w:t>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and attach the figures separately.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002021B1" w:rsidRPr="00445980" w:rsidRDefault="00F074D1" w:rsidP="002D3A24">
+    <w:p w:rsidR="002021B1" w:rsidRPr="007F24D3" w:rsidRDefault="00F074D1" w:rsidP="006768F5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="007F24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Other Software:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="007F24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Use similar method</w:t>
       </w:r>
-      <w:r w:rsidR="00E92EB9" w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="00E92EB9" w:rsidRPr="007F24D3">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="36"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3326"/>
-        <w:gridCol w:w="6410"/>
+        <w:gridCol w:w="3328"/>
+        <w:gridCol w:w="6408"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00464A67" w:rsidRPr="00445980" w:rsidTr="007E1374">
-[...2 lines deleted...]
-            <w:tcW w:w="3369" w:type="dxa"/>
+      <w:tr w:rsidR="00464A67" w:rsidRPr="006768F5" w:rsidTr="00032737">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3328" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00464A67" w:rsidRPr="00445980" w:rsidRDefault="00464A67" w:rsidP="00E92EB9">
+          <w:p w:rsidR="00464A67" w:rsidRPr="006768F5" w:rsidRDefault="00464A67" w:rsidP="00032737">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00445980">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+            <w:r w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PCB</w:t>
             </w:r>
-            <w:r w:rsidR="00E92EB9" w:rsidRPr="00445980">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+            <w:r w:rsidR="00E92EB9" w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Size (Length </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:t xml:space="preserve"> Size (</w:t>
+            </w:r>
+            <w:r w:rsidR="00032737">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>x</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:t>ME frame</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Width</w:t>
-[...35 lines deleted...]
-            <w:tcW w:w="6520" w:type="dxa"/>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6408" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00464A67" w:rsidRPr="00445980" w:rsidRDefault="00725366" w:rsidP="007E1374">
+          <w:p w:rsidR="00464A67" w:rsidRPr="006768F5" w:rsidRDefault="00725366" w:rsidP="00032737">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00445980">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+            <w:r w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
-            <w:r w:rsidRPr="00445980">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+            <w:r w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00E92EB9" w:rsidRPr="00445980">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+            <w:r w:rsidR="00032737">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>m</w:t>
             </w:r>
-            <w:r w:rsidRPr="00445980">
-[...11 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+            <w:r w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00445980">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+            <w:r w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>x</w:t>
             </w:r>
-            <w:r w:rsidRPr="00445980">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+            <w:r w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00445980">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+            <w:r w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
-            <w:r w:rsidRPr="00445980">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+            <w:r w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00E92EB9" w:rsidRPr="00445980">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+            <w:r w:rsidR="00032737">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>m</w:t>
             </w:r>
-            <w:r w:rsidRPr="00445980">
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00730021" w:rsidRPr="00445980" w:rsidTr="007E1374">
-[...2 lines deleted...]
-            <w:tcW w:w="3369" w:type="dxa"/>
+      <w:tr w:rsidR="00730021" w:rsidRPr="006768F5" w:rsidTr="00032737">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3328" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="00445980" w:rsidRDefault="00730021" w:rsidP="00E92EB9">
-[...10 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="006768F5" w:rsidRDefault="00730021" w:rsidP="006768F5">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Output Units</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:tcW w:w="6408" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="00445980" w:rsidRDefault="00BA622E" w:rsidP="007E1374">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="006768F5" w:rsidRDefault="00112A2D" w:rsidP="006768F5">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                   <w:color w:val="000000"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:id w:val="-256528451"/>
+                <w:id w:val="1057829051"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00147AD7">
+                <w:r w:rsidR="00E57F25">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:color w:val="000000"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00147AD7">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+            <w:r w:rsidR="00147AD7" w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00730021" w:rsidRPr="00445980">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+            <w:r w:rsidR="00730021" w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Inches (English)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00730021" w:rsidRPr="00445980" w:rsidTr="007E1374">
-[...2 lines deleted...]
-            <w:tcW w:w="3369" w:type="dxa"/>
+      <w:tr w:rsidR="00730021" w:rsidRPr="006768F5" w:rsidTr="00032737">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3328" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="00445980" w:rsidRDefault="00730021" w:rsidP="007E1374">
-[...12 lines deleted...]
-            <w:tcW w:w="6520" w:type="dxa"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="006768F5" w:rsidRDefault="00730021" w:rsidP="006768F5">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6408" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="00445980" w:rsidRDefault="00BA622E" w:rsidP="007E1374">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="006768F5" w:rsidRDefault="00112A2D" w:rsidP="006768F5">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                   <w:color w:val="000000"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:id w:val="928012611"/>
+                <w:id w:val="1475252047"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00147AD7">
+                <w:r w:rsidR="00E57F25">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:color w:val="000000"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00730021" w:rsidRPr="00445980">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> Millimeters (Metric)</w:t>
+            <w:r w:rsidR="00E57F25" w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00730021" w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Millimeters (Metric)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00730021" w:rsidRPr="00445980" w:rsidTr="007E1374">
-[...2 lines deleted...]
-            <w:tcW w:w="3369" w:type="dxa"/>
+      <w:tr w:rsidR="00730021" w:rsidRPr="006768F5" w:rsidTr="00032737">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3328" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="00445980" w:rsidRDefault="00730021" w:rsidP="00E92EB9">
-[...10 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="006768F5" w:rsidRDefault="00730021" w:rsidP="006768F5">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Format (I</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00445980">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+            <w:r w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:D</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00445980">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+            <w:r w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:tcW w:w="6408" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="00445980" w:rsidRDefault="00730021" w:rsidP="007E1374">
-[...10 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="006768F5" w:rsidRDefault="00730021" w:rsidP="006768F5">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Integral (Leading) =</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00730021" w:rsidRPr="00445980" w:rsidTr="007E1374">
-[...2 lines deleted...]
-            <w:tcW w:w="3369" w:type="dxa"/>
+      <w:tr w:rsidR="00730021" w:rsidRPr="006768F5" w:rsidTr="00032737">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3328" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="00445980" w:rsidRDefault="00730021" w:rsidP="007E1374">
-[...12 lines deleted...]
-            <w:tcW w:w="6520" w:type="dxa"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="006768F5" w:rsidRDefault="00730021" w:rsidP="006768F5">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6408" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="00445980" w:rsidRDefault="00730021" w:rsidP="007E1374">
-[...10 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="006768F5" w:rsidRDefault="00730021" w:rsidP="006768F5">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Decimal (Trailing) =</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00730021" w:rsidRPr="00445980" w:rsidTr="007E1374">
-[...2 lines deleted...]
-            <w:tcW w:w="3369" w:type="dxa"/>
+      <w:tr w:rsidR="00730021" w:rsidRPr="006768F5" w:rsidTr="00032737">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3328" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="00445980" w:rsidRDefault="00730021" w:rsidP="00E92EB9">
-[...10 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="006768F5" w:rsidRDefault="00730021" w:rsidP="006768F5">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Coordinates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:tcW w:w="6408" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="00445980" w:rsidRDefault="00BA622E" w:rsidP="007E1374">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="006768F5" w:rsidRDefault="00112A2D" w:rsidP="006768F5">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                   <w:color w:val="000000"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:id w:val="-1372682068"/>
+                <w:id w:val="-147142498"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00147AD7">
+                <w:r w:rsidR="00E57F25">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:color w:val="000000"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00730021" w:rsidRPr="00445980">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> Absolute</w:t>
+            <w:r w:rsidR="00E57F25" w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00730021" w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Absolute</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00730021" w:rsidRPr="00445980" w:rsidTr="007E1374">
-[...2 lines deleted...]
-            <w:tcW w:w="3369" w:type="dxa"/>
+      <w:tr w:rsidR="00730021" w:rsidRPr="006768F5" w:rsidTr="00032737">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3328" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="00445980" w:rsidRDefault="00730021" w:rsidP="007E1374">
-[...12 lines deleted...]
-            <w:tcW w:w="6520" w:type="dxa"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="006768F5" w:rsidRDefault="00730021" w:rsidP="006768F5">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6408" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="00445980" w:rsidRDefault="00BA622E" w:rsidP="007E1374">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="006768F5" w:rsidRDefault="00112A2D" w:rsidP="006768F5">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                   <w:color w:val="000000"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:id w:val="-1652285135"/>
+                <w:id w:val="-1752892362"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00147AD7">
+                <w:r w:rsidR="00E57F25">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:color w:val="000000"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00730021" w:rsidRPr="00445980">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> Incremental</w:t>
+            <w:r w:rsidR="00E57F25" w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00730021" w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Incremental</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00730021" w:rsidRPr="00445980" w:rsidTr="007E1374">
-[...2 lines deleted...]
-            <w:tcW w:w="3369" w:type="dxa"/>
+      <w:tr w:rsidR="00730021" w:rsidRPr="006768F5" w:rsidTr="00032737">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3328" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="00445980" w:rsidRDefault="00730021" w:rsidP="007E1374">
-[...12 lines deleted...]
-            <w:tcW w:w="6520" w:type="dxa"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="006768F5" w:rsidRDefault="00730021" w:rsidP="006768F5">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6408" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="00445980" w:rsidRDefault="00BA622E" w:rsidP="007E1374">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="006768F5" w:rsidRDefault="00112A2D" w:rsidP="006768F5">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                   <w:color w:val="000000"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:id w:val="-1710952938"/>
+                <w:id w:val="446979115"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00147AD7">
+                <w:r w:rsidR="00E57F25">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:color w:val="000000"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00730021" w:rsidRPr="00445980">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> Not applicable</w:t>
+            <w:r w:rsidR="00E57F25" w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00730021" w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00730021" w:rsidRPr="00445980" w:rsidTr="007E1374">
-[...2 lines deleted...]
-            <w:tcW w:w="3369" w:type="dxa"/>
+      <w:tr w:rsidR="00730021" w:rsidRPr="006768F5" w:rsidTr="00032737">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3328" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="00445980" w:rsidRDefault="00730021" w:rsidP="00E92EB9">
-[...10 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="006768F5" w:rsidRDefault="00730021" w:rsidP="006768F5">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Zeros suppression</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6520" w:type="dxa"/>
+            <w:tcW w:w="6408" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="00445980" w:rsidRDefault="00BA622E" w:rsidP="007E1374">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="006768F5" w:rsidRDefault="00112A2D" w:rsidP="006768F5">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                   <w:color w:val="000000"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:id w:val="1055579672"/>
+                <w:id w:val="634605972"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00147AD7">
+                <w:r w:rsidR="00E57F25">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:color w:val="000000"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00730021" w:rsidRPr="00445980">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> Leading Zeros suppression</w:t>
+            <w:r w:rsidR="00E57F25" w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00730021" w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Leading Zeros suppression</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00730021" w:rsidRPr="00445980" w:rsidTr="007E1374">
-[...2 lines deleted...]
-            <w:tcW w:w="3369" w:type="dxa"/>
+      <w:tr w:rsidR="00730021" w:rsidRPr="006768F5" w:rsidTr="00032737">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3328" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="00445980" w:rsidRDefault="00730021" w:rsidP="007E1374">
-[...12 lines deleted...]
-            <w:tcW w:w="6520" w:type="dxa"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="006768F5" w:rsidRDefault="00730021" w:rsidP="006768F5">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6408" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="00445980" w:rsidRDefault="00BA622E" w:rsidP="007E1374">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="006768F5" w:rsidRDefault="00112A2D" w:rsidP="006768F5">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                   <w:color w:val="000000"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:id w:val="-1584053249"/>
+                <w:id w:val="-352198564"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00147AD7">
+                <w:r w:rsidR="00E57F25">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:color w:val="000000"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00730021" w:rsidRPr="00445980">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> Trailing Zeros suppression</w:t>
+            <w:r w:rsidR="00E57F25" w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00730021" w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Trailing Zeros suppression</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00730021" w:rsidRPr="00445980" w:rsidTr="007E1374">
-[...2 lines deleted...]
-            <w:tcW w:w="3369" w:type="dxa"/>
+      <w:tr w:rsidR="00730021" w:rsidRPr="006768F5" w:rsidTr="00032737">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3328" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="00445980" w:rsidRDefault="00730021" w:rsidP="007E1374">
-[...12 lines deleted...]
-            <w:tcW w:w="6520" w:type="dxa"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="006768F5" w:rsidRDefault="00730021" w:rsidP="006768F5">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6408" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="00445980" w:rsidRDefault="00BA622E" w:rsidP="007E1374">
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+          <w:p w:rsidR="00730021" w:rsidRPr="006768F5" w:rsidRDefault="00112A2D" w:rsidP="006768F5">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                   <w:color w:val="000000"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:id w:val="-648974682"/>
+                <w:id w:val="-371457641"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00147AD7">
+                <w:r w:rsidR="00E57F25">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:color w:val="000000"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00147AD7" w:rsidRPr="00445980">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+            <w:r w:rsidR="00E57F25" w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00730021" w:rsidRPr="00445980">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+            <w:r w:rsidR="00730021" w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>None (Keeping leading and trailing zeros)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00464A67" w:rsidRPr="00445980" w:rsidTr="007E1374">
-[...2 lines deleted...]
-            <w:tcW w:w="9889" w:type="dxa"/>
+      <w:tr w:rsidR="00464A67" w:rsidRPr="006768F5" w:rsidTr="00032737">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9736" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00464A67" w:rsidRPr="00445980" w:rsidRDefault="00464A67" w:rsidP="00E92EB9">
+          <w:p w:rsidR="00464A67" w:rsidRPr="006768F5" w:rsidRDefault="00464A67" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00445980">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+            <w:r w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Gerber </w:t>
             </w:r>
-            <w:r w:rsidR="00E92EB9" w:rsidRPr="00445980">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+            <w:r w:rsidR="00E92EB9" w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>figure</w:t>
             </w:r>
-            <w:r w:rsidRPr="00445980">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+            <w:r w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Top)</w:t>
             </w:r>
-            <w:r w:rsidR="00E92EB9" w:rsidRPr="00445980">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+            <w:r w:rsidR="00E92EB9" w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00956FB7" w:rsidRPr="00445980">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+            <w:r w:rsidR="00956FB7" w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="001E754E" w:rsidRPr="00445980">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+            <w:r w:rsidR="001E754E" w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidR="00E92EB9" w:rsidRPr="00445980">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+            <w:r w:rsidR="00E92EB9" w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ttach below</w:t>
             </w:r>
-            <w:r w:rsidR="001E754E" w:rsidRPr="00445980">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+            <w:r w:rsidR="001E754E" w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00956FB7" w:rsidRPr="00445980">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+            <w:r w:rsidR="00956FB7" w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00464A67" w:rsidRPr="00445980" w:rsidTr="007E1374">
-[...2 lines deleted...]
-            <w:tcW w:w="9889" w:type="dxa"/>
+      <w:tr w:rsidR="00464A67" w:rsidRPr="006768F5" w:rsidTr="00032737">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9736" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00464A67" w:rsidRPr="00445980" w:rsidRDefault="00464A67" w:rsidP="007E1374">
+          <w:p w:rsidR="00730021" w:rsidRPr="006768F5" w:rsidRDefault="00730021" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-[...7 lines deleted...]
-          <w:p w:rsidR="00464A67" w:rsidRPr="00445980" w:rsidRDefault="00464A67" w:rsidP="007E1374">
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00730021" w:rsidRPr="006768F5" w:rsidRDefault="00730021" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-[...7 lines deleted...]
-          <w:p w:rsidR="00730021" w:rsidRPr="00445980" w:rsidRDefault="00730021" w:rsidP="007E1374">
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00B7781E" w:rsidRPr="006768F5" w:rsidRDefault="00B7781E" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-[...7 lines deleted...]
-          <w:p w:rsidR="00730021" w:rsidRPr="00445980" w:rsidRDefault="00730021" w:rsidP="007E1374">
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00730021" w:rsidRPr="006768F5" w:rsidRDefault="00730021" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-[...7 lines deleted...]
-          <w:p w:rsidR="00B7781E" w:rsidRPr="00445980" w:rsidRDefault="00B7781E" w:rsidP="007E1374">
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00730021" w:rsidRPr="006768F5" w:rsidRDefault="00730021" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-[...7 lines deleted...]
-          <w:p w:rsidR="00730021" w:rsidRPr="00445980" w:rsidRDefault="00730021" w:rsidP="007E1374">
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00730021" w:rsidRPr="006768F5" w:rsidRDefault="00730021" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-[...7 lines deleted...]
-          <w:p w:rsidR="00730021" w:rsidRPr="00445980" w:rsidRDefault="00730021" w:rsidP="007E1374">
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00730021" w:rsidRPr="006768F5" w:rsidRDefault="00730021" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-[...7 lines deleted...]
-          <w:p w:rsidR="00730021" w:rsidRPr="00445980" w:rsidRDefault="00730021" w:rsidP="007E1374">
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00730021" w:rsidRPr="006768F5" w:rsidRDefault="00730021" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-[...7 lines deleted...]
-          <w:p w:rsidR="00730021" w:rsidRPr="00445980" w:rsidRDefault="00730021" w:rsidP="007E1374">
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00464A67" w:rsidRPr="006768F5" w:rsidRDefault="00464A67" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-[...7 lines deleted...]
-          <w:p w:rsidR="00730021" w:rsidRPr="00445980" w:rsidRDefault="00730021" w:rsidP="007E1374">
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00464A67" w:rsidRPr="006768F5" w:rsidRDefault="00464A67" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-[...7 lines deleted...]
-          <w:p w:rsidR="00464A67" w:rsidRPr="00445980" w:rsidRDefault="00464A67" w:rsidP="007E1374">
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00464A67" w:rsidRPr="006768F5" w:rsidRDefault="00464A67" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-[...7 lines deleted...]
-          <w:p w:rsidR="00464A67" w:rsidRPr="00445980" w:rsidRDefault="00464A67" w:rsidP="007E1374">
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00464A67" w:rsidRPr="006768F5" w:rsidRDefault="00464A67" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-[...7 lines deleted...]
-          <w:p w:rsidR="00464A67" w:rsidRPr="00445980" w:rsidRDefault="00464A67" w:rsidP="007E1374">
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00464A67" w:rsidRPr="006768F5" w:rsidRDefault="00464A67" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-[...7 lines deleted...]
-          <w:p w:rsidR="00464A67" w:rsidRPr="00445980" w:rsidRDefault="00464A67" w:rsidP="007E1374">
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00927912" w:rsidRPr="006768F5" w:rsidRDefault="00927912" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-[...7 lines deleted...]
-          <w:p w:rsidR="00464A67" w:rsidRDefault="00464A67" w:rsidP="007E1374">
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00730021" w:rsidRPr="006768F5" w:rsidRDefault="00730021" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-[...26 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00730021" w:rsidRPr="00927912" w:rsidRDefault="00730021" w:rsidP="00730021">
+    <w:p w:rsidR="00730021" w:rsidRPr="006768F5" w:rsidRDefault="00730021" w:rsidP="006768F5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00927912">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>[5] Drill</w:t>
       </w:r>
-      <w:r w:rsidR="001E754E" w:rsidRPr="00927912">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="001E754E" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> Output Setup / Figure</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3603"/>
-        <w:gridCol w:w="6133"/>
+        <w:gridCol w:w="3613"/>
+        <w:gridCol w:w="6123"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00730021" w:rsidRPr="00445980" w:rsidTr="007E1374">
-[...2 lines deleted...]
-            <w:tcW w:w="3652" w:type="dxa"/>
+      <w:tr w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidTr="00E57F25">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3613" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="00445980" w:rsidRDefault="00730021" w:rsidP="001E754E">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+          <w:p w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Output Units </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:tcW w:w="6123" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="00445980" w:rsidRDefault="00BA622E" w:rsidP="007E1374">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidRDefault="00112A2D" w:rsidP="00E57F25">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                   <w:color w:val="000000"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:id w:val="-2095772484"/>
+                <w:id w:val="-148987608"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00927912">
+                <w:r w:rsidR="00E57F25">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:color w:val="000000"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00730021" w:rsidRPr="00445980">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidR="00E57F25" w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Inches (English)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00730021" w:rsidRPr="00445980" w:rsidTr="007E1374">
-[...2 lines deleted...]
-            <w:tcW w:w="3652" w:type="dxa"/>
+      <w:tr w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidTr="00E57F25">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3613" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="00445980" w:rsidRDefault="00730021" w:rsidP="007E1374">
-[...11 lines deleted...]
-            <w:tcW w:w="6237" w:type="dxa"/>
+          <w:p w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6123" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="00445980" w:rsidRDefault="00BA622E" w:rsidP="007E1374">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidRDefault="00112A2D" w:rsidP="00E57F25">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                   <w:color w:val="000000"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:id w:val="-958805184"/>
+                <w:id w:val="-576667876"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00927912">
+                <w:r w:rsidR="00E57F25">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:color w:val="000000"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00730021" w:rsidRPr="00445980">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidR="00E57F25" w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Millimeters (Metric)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00730021" w:rsidRPr="00445980" w:rsidTr="007E1374">
-[...2 lines deleted...]
-            <w:tcW w:w="3652" w:type="dxa"/>
+      <w:tr w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidTr="00E57F25">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3613" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="00445980" w:rsidRDefault="00730021" w:rsidP="001E754E">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+          <w:p w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Format (I</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00445980">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+            <w:r w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>:D</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00445980">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+            <w:r w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:tcW w:w="6123" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="00445980" w:rsidRDefault="00730021" w:rsidP="007E1374">
-[...10 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Integral (Leading) =</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00730021" w:rsidRPr="00445980" w:rsidTr="007E1374">
-[...2 lines deleted...]
-            <w:tcW w:w="3652" w:type="dxa"/>
+      <w:tr w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidTr="00E57F25">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3613" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="00445980" w:rsidRDefault="00730021" w:rsidP="007E1374">
-[...11 lines deleted...]
-            <w:tcW w:w="6237" w:type="dxa"/>
+          <w:p w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6123" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="00445980" w:rsidRDefault="00730021" w:rsidP="007E1374">
-[...10 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Decimal (Trailing) =</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00730021" w:rsidRPr="00445980" w:rsidTr="007E1374">
-[...2 lines deleted...]
-            <w:tcW w:w="3652" w:type="dxa"/>
+      <w:tr w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidTr="00E57F25">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3613" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="00445980" w:rsidRDefault="00730021" w:rsidP="001E754E">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+          <w:p w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Coordinates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:tcW w:w="6123" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="00445980" w:rsidRDefault="00BA622E" w:rsidP="007E1374">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidRDefault="00112A2D" w:rsidP="00E57F25">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                   <w:color w:val="000000"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:id w:val="-908079134"/>
+                <w:id w:val="30773327"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00927912">
+                <w:r w:rsidR="00E57F25">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:color w:val="000000"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00730021" w:rsidRPr="00445980">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidR="00E57F25" w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Absolute</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00730021" w:rsidRPr="00445980" w:rsidTr="007E1374">
-[...2 lines deleted...]
-            <w:tcW w:w="3652" w:type="dxa"/>
+      <w:tr w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidTr="00E57F25">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3613" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="00445980" w:rsidRDefault="00730021" w:rsidP="007E1374">
-[...11 lines deleted...]
-            <w:tcW w:w="6237" w:type="dxa"/>
+          <w:p w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6123" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="00445980" w:rsidRDefault="00BA622E" w:rsidP="007E1374">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidRDefault="00112A2D" w:rsidP="00E57F25">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                   <w:color w:val="000000"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:id w:val="2093117768"/>
+                <w:id w:val="-1806844162"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00927912">
+                <w:r w:rsidR="00E57F25">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:color w:val="000000"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00730021" w:rsidRPr="00445980">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidR="00E57F25" w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Incremental</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00730021" w:rsidRPr="00445980" w:rsidTr="007E1374">
-[...2 lines deleted...]
-            <w:tcW w:w="3652" w:type="dxa"/>
+      <w:tr w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidTr="00E57F25">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3613" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="00445980" w:rsidRDefault="00730021" w:rsidP="007E1374">
-[...11 lines deleted...]
-            <w:tcW w:w="6237" w:type="dxa"/>
+          <w:p w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6123" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="00445980" w:rsidRDefault="00BA622E" w:rsidP="007E1374">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidRDefault="00112A2D" w:rsidP="00E57F25">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                   <w:color w:val="000000"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:id w:val="729892553"/>
+                <w:id w:val="2068384867"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00927912">
+                <w:r w:rsidR="00E57F25">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:color w:val="000000"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00730021" w:rsidRPr="00445980">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidR="00E57F25" w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00730021" w:rsidRPr="00445980" w:rsidTr="007E1374">
-[...2 lines deleted...]
-            <w:tcW w:w="3652" w:type="dxa"/>
+      <w:tr w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidTr="00E57F25">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3613" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="00445980" w:rsidRDefault="001E754E" w:rsidP="001E754E">
-[...9 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+          <w:p w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Zeros suppression</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:tcW w:w="6123" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="00445980" w:rsidRDefault="00BA622E" w:rsidP="007E1374">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidRDefault="00112A2D" w:rsidP="00E57F25">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                   <w:color w:val="000000"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:id w:val="-830057630"/>
+                <w:id w:val="-1883623800"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00927912">
+                <w:r w:rsidR="00E57F25">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:color w:val="000000"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00730021" w:rsidRPr="00445980">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidR="00E57F25" w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Leading Zeros suppression</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00730021" w:rsidRPr="00445980" w:rsidTr="007E1374">
-[...2 lines deleted...]
-            <w:tcW w:w="3652" w:type="dxa"/>
+      <w:tr w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidTr="00E57F25">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3613" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="00445980" w:rsidRDefault="00730021" w:rsidP="007E1374">
-[...11 lines deleted...]
-            <w:tcW w:w="6237" w:type="dxa"/>
+          <w:p w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6123" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="00445980" w:rsidRDefault="00BA622E" w:rsidP="007E1374">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidRDefault="00112A2D" w:rsidP="00E57F25">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                   <w:color w:val="000000"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:id w:val="868795911"/>
+                <w:id w:val="1777830138"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00927912">
+                <w:r w:rsidR="00E57F25">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:color w:val="000000"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00730021" w:rsidRPr="00445980">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidR="00E57F25" w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Trailing Zeros suppression</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00730021" w:rsidRPr="00445980" w:rsidTr="007E1374">
-[...2 lines deleted...]
-            <w:tcW w:w="3652" w:type="dxa"/>
+      <w:tr w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidTr="00E57F25">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3613" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="00445980" w:rsidRDefault="00730021" w:rsidP="007E1374">
-[...11 lines deleted...]
-            <w:tcW w:w="6237" w:type="dxa"/>
+          <w:p w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6123" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00730021" w:rsidRPr="00445980" w:rsidRDefault="00BA622E" w:rsidP="007E1374">
-[...4 lines deleted...]
-                <w:color w:val="000000"/>
+          <w:p w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidRDefault="00112A2D" w:rsidP="00E57F25">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+                  <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                   <w:color w:val="000000"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
-                <w:id w:val="1708446942"/>
+                <w:id w:val="1125659798"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+                  <w14:checkedState w14:val="00A2" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00927912">
+                <w:r w:rsidR="00E57F25">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Calibri" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:color w:val="000000"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00730021" w:rsidRPr="00445980">
-[...2 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidR="00E57F25" w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> None (Keeping leading and trailing zeros)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A1058A" w:rsidRPr="00445980" w:rsidTr="007E1374">
-[...2 lines deleted...]
-            <w:tcW w:w="9889" w:type="dxa"/>
+      <w:tr w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidTr="00E57F25">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9736" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00A1058A" w:rsidRPr="00445980" w:rsidRDefault="00A1058A" w:rsidP="001E754E">
+          <w:p w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00445980">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+            <w:r w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Drill </w:t>
             </w:r>
-            <w:r w:rsidR="001E754E" w:rsidRPr="00445980">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
-            <w:r w:rsidR="001E754E" w:rsidRPr="00445980">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+            <w:r w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">igure </w:t>
-[...29 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>igure (Attach below.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A1058A" w:rsidRPr="00445980" w:rsidTr="007E1374">
-[...2 lines deleted...]
-            <w:tcW w:w="9889" w:type="dxa"/>
+      <w:tr w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidTr="00E57F25">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9736" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00A1058A" w:rsidRPr="00445980" w:rsidRDefault="00A1058A" w:rsidP="007E1374">
+          <w:p w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A1058A" w:rsidRPr="00445980" w:rsidRDefault="00A1058A" w:rsidP="007E1374">
+          <w:p w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A1058A" w:rsidRPr="00445980" w:rsidRDefault="00A1058A" w:rsidP="007E1374">
+          <w:p w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A1058A" w:rsidRPr="00445980" w:rsidRDefault="00A1058A" w:rsidP="007E1374">
+          <w:p w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A1058A" w:rsidRPr="00445980" w:rsidRDefault="00A1058A" w:rsidP="007E1374">
+          <w:p w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A1058A" w:rsidRPr="00445980" w:rsidRDefault="00A1058A" w:rsidP="007E1374">
+          <w:p w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A1058A" w:rsidRPr="00445980" w:rsidRDefault="00A1058A" w:rsidP="007E1374">
+          <w:p w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A1058A" w:rsidRPr="00445980" w:rsidRDefault="00A1058A" w:rsidP="007E1374">
+          <w:p w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A1058A" w:rsidRPr="00445980" w:rsidRDefault="00A1058A" w:rsidP="007E1374">
+          <w:p w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A1058A" w:rsidRPr="00445980" w:rsidRDefault="00A1058A" w:rsidP="007E1374">
+          <w:p w:rsidR="00E57F25" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A1058A" w:rsidRPr="00445980" w:rsidRDefault="00A1058A" w:rsidP="007E1374">
+          <w:p w:rsidR="00E57F25" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A1058A" w:rsidRPr="00445980" w:rsidRDefault="00A1058A" w:rsidP="007E1374">
+          <w:p w:rsidR="00E57F25" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...8 lines deleted...]
-          <w:p w:rsidR="00A1058A" w:rsidRPr="00445980" w:rsidRDefault="001E754E" w:rsidP="007E1374">
+          <w:p w:rsidR="00E57F25" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00445980">
-[...28 lines deleted...]
-          <w:p w:rsidR="00A1058A" w:rsidRPr="00445980" w:rsidRDefault="00A1058A" w:rsidP="007E1374">
+          </w:p>
+          <w:p w:rsidR="00E57F25" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A1058A" w:rsidRPr="00445980" w:rsidRDefault="00A1058A" w:rsidP="007E1374">
+          <w:p w:rsidR="00E57F25" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A1058A" w:rsidRPr="00445980" w:rsidRDefault="00A1058A" w:rsidP="007E1374">
+          <w:p w:rsidR="00E57F25" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A1058A" w:rsidRPr="00445980" w:rsidRDefault="00A1058A" w:rsidP="007E1374">
+          <w:p w:rsidR="00E57F25" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A1058A" w:rsidRPr="00445980" w:rsidRDefault="00A1058A" w:rsidP="007E1374">
+          <w:p w:rsidR="00E57F25" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A1058A" w:rsidRPr="00445980" w:rsidRDefault="00A1058A" w:rsidP="007E1374">
+          <w:p w:rsidR="00E57F25" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A1058A" w:rsidRPr="00445980" w:rsidRDefault="00A1058A" w:rsidP="007E1374">
+          <w:p w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A1058A" w:rsidRPr="00445980" w:rsidRDefault="00A1058A" w:rsidP="007E1374">
+          <w:p w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A1058A" w:rsidRPr="00445980" w:rsidRDefault="00A1058A" w:rsidP="007E1374">
+          <w:p w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A1058A" w:rsidRPr="00445980" w:rsidRDefault="00A1058A" w:rsidP="007E1374">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidTr="00E57F25">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9736" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w:rsidR="00A1058A" w:rsidRPr="00445980" w:rsidRDefault="00A1058A" w:rsidP="007E1374">
+            <w:r w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Drill Table</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006768F5">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Attach below.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidTr="00E57F25">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9736" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A1058A" w:rsidRPr="00445980" w:rsidRDefault="00A1058A" w:rsidP="007E1374">
+          <w:p w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
+          <w:p w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00E57F25" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00E57F25" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00E57F25" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00E57F25" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00E57F25" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00E57F25" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00E57F25" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00E57F25" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00E57F25" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00E57F25" w:rsidRPr="006768F5" w:rsidRDefault="00E57F25" w:rsidP="00E57F25">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008B7B6F" w:rsidRPr="00927912" w:rsidRDefault="008B7B6F" w:rsidP="00730021">
+    <w:p w:rsidR="008B7B6F" w:rsidRPr="006768F5" w:rsidRDefault="008B7B6F" w:rsidP="006768F5">
       <w:pPr>
         <w:widowControl/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="00927912">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00796FDF" w:rsidRPr="00927912">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="00796FDF" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00927912">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">] PCB DRC </w:t>
       </w:r>
-      <w:r w:rsidR="00BC7C4D" w:rsidRPr="00927912">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="00BC7C4D" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Verification Results Figures</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9736"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008B7B6F" w:rsidRPr="00445980" w:rsidTr="007E1374">
+      <w:tr w:rsidR="008B7B6F" w:rsidRPr="006768F5" w:rsidTr="007E1374">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9889" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008B7B6F" w:rsidRPr="00445980" w:rsidRDefault="00BC7C4D" w:rsidP="00BC7C4D">
+          <w:p w:rsidR="008B7B6F" w:rsidRPr="00106B49" w:rsidRDefault="00BC7C4D" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:b/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00445980">
-[...5 lines deleted...]
-                <w:sz w:val="28"/>
+            <w:r w:rsidRPr="00106B49">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
-            <w:r w:rsidR="008B7B6F" w:rsidRPr="00445980">
-[...5 lines deleted...]
-                <w:sz w:val="28"/>
+            <w:r w:rsidR="008B7B6F" w:rsidRPr="00106B49">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>DRC</w:t>
             </w:r>
-            <w:r w:rsidRPr="00445980">
-[...5 lines deleted...]
-                <w:sz w:val="28"/>
+            <w:r w:rsidRPr="00106B49">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve"> error figure from software.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B7B6F" w:rsidRPr="00445980" w:rsidTr="007E1374">
+      <w:tr w:rsidR="008B7B6F" w:rsidRPr="006768F5" w:rsidTr="007E1374">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9889" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008B7B6F" w:rsidRPr="00445980" w:rsidRDefault="008B7B6F" w:rsidP="007E1374">
+          <w:p w:rsidR="008B7B6F" w:rsidRPr="006768F5" w:rsidRDefault="008B7B6F" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008B7B6F" w:rsidRPr="00445980" w:rsidRDefault="008B7B6F" w:rsidP="007E1374">
+          <w:p w:rsidR="008B7B6F" w:rsidRPr="006768F5" w:rsidRDefault="008B7B6F" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008B7B6F" w:rsidRPr="00445980" w:rsidRDefault="008B7B6F" w:rsidP="007E1374">
+          <w:p w:rsidR="008B7B6F" w:rsidRPr="006768F5" w:rsidRDefault="008B7B6F" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008B7B6F" w:rsidRPr="00445980" w:rsidRDefault="008B7B6F" w:rsidP="007E1374">
+          <w:p w:rsidR="008B7B6F" w:rsidRPr="006768F5" w:rsidRDefault="008B7B6F" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008B7B6F" w:rsidRPr="00445980" w:rsidRDefault="008B7B6F" w:rsidP="007E1374">
+          <w:p w:rsidR="008B7B6F" w:rsidRPr="006768F5" w:rsidRDefault="008B7B6F" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008B7B6F" w:rsidRPr="00445980" w:rsidRDefault="008B7B6F" w:rsidP="007E1374">
+          <w:p w:rsidR="008B7B6F" w:rsidRPr="006768F5" w:rsidRDefault="008B7B6F" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w:rsidR="008B7B6F" w:rsidRPr="00445980" w:rsidRDefault="008B7B6F" w:rsidP="007E1374">
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+          <w:p w:rsidR="008B7B6F" w:rsidRPr="006768F5" w:rsidRDefault="008B7B6F" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B7781E" w:rsidRPr="00445980" w:rsidRDefault="00B7781E" w:rsidP="007E1374">
+          <w:p w:rsidR="00B7781E" w:rsidRPr="006768F5" w:rsidRDefault="00B7781E" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B7781E" w:rsidRPr="00445980" w:rsidRDefault="00B7781E" w:rsidP="007E1374">
+          <w:p w:rsidR="00B7781E" w:rsidRPr="006768F5" w:rsidRDefault="00B7781E" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B7781E" w:rsidRPr="00445980" w:rsidRDefault="00B7781E" w:rsidP="007E1374">
+          <w:p w:rsidR="00B7781E" w:rsidRPr="006768F5" w:rsidRDefault="00B7781E" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B7781E" w:rsidRPr="00445980" w:rsidRDefault="00B7781E" w:rsidP="007E1374">
+          <w:p w:rsidR="00B7781E" w:rsidRPr="006768F5" w:rsidRDefault="00B7781E" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B7781E" w:rsidRPr="00445980" w:rsidRDefault="00B7781E" w:rsidP="007E1374">
+          <w:p w:rsidR="00B7781E" w:rsidRPr="006768F5" w:rsidRDefault="00B7781E" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B7781E" w:rsidRPr="00445980" w:rsidRDefault="00B7781E" w:rsidP="007E1374">
+          <w:p w:rsidR="00B7781E" w:rsidRPr="006768F5" w:rsidRDefault="00B7781E" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B7781E" w:rsidRPr="00445980" w:rsidRDefault="00B7781E" w:rsidP="007E1374">
+          <w:p w:rsidR="00B7781E" w:rsidRPr="006768F5" w:rsidRDefault="00B7781E" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B7781E" w:rsidRPr="00445980" w:rsidRDefault="00B7781E" w:rsidP="007E1374">
+          <w:p w:rsidR="00B7781E" w:rsidRPr="006768F5" w:rsidRDefault="00B7781E" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B7781E" w:rsidRPr="00445980" w:rsidRDefault="00B7781E" w:rsidP="007E1374">
+          <w:p w:rsidR="00B7781E" w:rsidRPr="006768F5" w:rsidRDefault="00B7781E" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B7781E" w:rsidRPr="00445980" w:rsidRDefault="00B7781E" w:rsidP="007E1374">
+          <w:p w:rsidR="00B7781E" w:rsidRPr="006768F5" w:rsidRDefault="00B7781E" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B7781E" w:rsidRPr="00445980" w:rsidRDefault="00B7781E" w:rsidP="007E1374">
+          <w:p w:rsidR="00B7781E" w:rsidRPr="006768F5" w:rsidRDefault="00B7781E" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B7781E" w:rsidRPr="00445980" w:rsidRDefault="00B7781E" w:rsidP="007E1374">
+          <w:p w:rsidR="00B7781E" w:rsidRPr="006768F5" w:rsidRDefault="00B7781E" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B7781E" w:rsidRPr="00445980" w:rsidRDefault="00B7781E" w:rsidP="007E1374">
+          <w:p w:rsidR="00B7781E" w:rsidRPr="006768F5" w:rsidRDefault="00B7781E" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B7781E" w:rsidRPr="00445980" w:rsidRDefault="00B7781E" w:rsidP="007E1374">
+          <w:p w:rsidR="00B7781E" w:rsidRPr="006768F5" w:rsidRDefault="00B7781E" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B7781E" w:rsidRPr="00445980" w:rsidRDefault="00B7781E" w:rsidP="007E1374">
+          <w:p w:rsidR="00B7781E" w:rsidRPr="006768F5" w:rsidRDefault="00B7781E" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B7781E" w:rsidRPr="00445980" w:rsidRDefault="00B7781E" w:rsidP="007E1374">
+          <w:p w:rsidR="00B7781E" w:rsidRPr="006768F5" w:rsidRDefault="00B7781E" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A15634" w:rsidRPr="00445980" w:rsidRDefault="00A15634" w:rsidP="007E1374">
+          <w:p w:rsidR="00A15634" w:rsidRPr="006768F5" w:rsidRDefault="00A15634" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A15634" w:rsidRPr="00445980" w:rsidRDefault="00A15634" w:rsidP="007E1374">
+          <w:p w:rsidR="00A15634" w:rsidRPr="006768F5" w:rsidRDefault="00A15634" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008B7B6F" w:rsidRPr="00445980" w:rsidRDefault="008B7B6F" w:rsidP="007E1374">
+          <w:p w:rsidR="008B7B6F" w:rsidRPr="006768F5" w:rsidRDefault="008B7B6F" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008B7B6F" w:rsidRPr="00445980" w:rsidRDefault="008B7B6F" w:rsidP="007E1374">
+          <w:p w:rsidR="008B7B6F" w:rsidRPr="006768F5" w:rsidRDefault="008B7B6F" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008B7B6F" w:rsidRPr="00445980" w:rsidRDefault="008B7B6F" w:rsidP="007E1374">
+          <w:p w:rsidR="008B7B6F" w:rsidRPr="006768F5" w:rsidRDefault="008B7B6F" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008B7B6F" w:rsidRPr="00445980" w:rsidRDefault="008B7B6F" w:rsidP="007E1374">
+          <w:p w:rsidR="008B7B6F" w:rsidRPr="006768F5" w:rsidRDefault="008B7B6F" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:noProof/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008B7B6F" w:rsidRPr="00445980" w:rsidRDefault="008B7B6F" w:rsidP="007E1374">
+          <w:p w:rsidR="00927912" w:rsidRPr="006768F5" w:rsidRDefault="00927912" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:noProof/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008B7B6F" w:rsidRPr="00445980" w:rsidRDefault="008B7B6F" w:rsidP="007E1374">
+          <w:p w:rsidR="00927912" w:rsidRPr="006768F5" w:rsidRDefault="00927912" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:noProof/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008B7B6F" w:rsidRPr="00445980" w:rsidRDefault="008B7B6F" w:rsidP="007E1374">
-[...54 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0063154A" w:rsidRPr="00445980" w:rsidRDefault="0063154A" w:rsidP="00A15634">
+    <w:p w:rsidR="0063154A" w:rsidRPr="006768F5" w:rsidRDefault="0063154A" w:rsidP="006768F5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E2552" w:rsidRPr="00927912" w:rsidRDefault="008E2552" w:rsidP="008E2552">
+    <w:p w:rsidR="008E2552" w:rsidRPr="006768F5" w:rsidRDefault="008E2552" w:rsidP="006768F5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00927912">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">[7] </w:t>
       </w:r>
-      <w:r w:rsidR="00BC7C4D" w:rsidRPr="00927912">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="00BC7C4D" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Assembly </w:t>
       </w:r>
-      <w:r w:rsidRPr="00927912">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">(2D </w:t>
       </w:r>
-      <w:r w:rsidR="00BC7C4D" w:rsidRPr="00927912">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri" w:hint="eastAsia"/>
+      <w:r w:rsidR="00BC7C4D" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="00BC7C4D" w:rsidRPr="00927912">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="00BC7C4D" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00927912">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3D)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F86B56" w:rsidRPr="00445980" w:rsidRDefault="00F86B56" w:rsidP="00F86B56">
+    <w:p w:rsidR="00F86B56" w:rsidRPr="006768F5" w:rsidRDefault="00F86B56" w:rsidP="006768F5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>PADS</w:t>
       </w:r>
-      <w:r w:rsidR="00BC7C4D" w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="00BC7C4D" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BC7C4D" w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="00BC7C4D" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Use command </w:t>
       </w:r>
-      <w:r w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>View &gt; PADS 3D</w:t>
       </w:r>
-      <w:r w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BC7C4D" w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="00BC7C4D" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>to display the layout, and attach figure below.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F86B56" w:rsidRPr="00445980" w:rsidRDefault="00F86B56" w:rsidP="00F86B56">
+    <w:p w:rsidR="00F86B56" w:rsidRPr="006768F5" w:rsidRDefault="00F86B56" w:rsidP="006768F5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>PADS</w:t>
       </w:r>
-      <w:r w:rsidR="00970D26" w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="00970D26" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> part height setup: </w:t>
       </w:r>
-      <w:r w:rsidR="007C5D4D" w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="007C5D4D" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Project E</w:t>
       </w:r>
-      <w:r w:rsidR="0064753E" w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="0064753E" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>xplorer</w:t>
       </w:r>
-      <w:r w:rsidR="00825CB1" w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="00825CB1" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> &gt; PCB Decals &gt; (</w:t>
       </w:r>
-      <w:r w:rsidR="00970D26" w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri" w:hint="eastAsia"/>
+      <w:r w:rsidR="00970D26" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00970D26" w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="00970D26" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">elect one </w:t>
       </w:r>
-      <w:r w:rsidR="00825CB1" w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="00825CB1" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Decal) &gt; </w:t>
       </w:r>
-      <w:r w:rsidR="00970D26" w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri" w:hint="eastAsia"/>
+      <w:r w:rsidR="00970D26" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r w:rsidR="00970D26" w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="00970D26" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>MB (Right Mouse Button)</w:t>
       </w:r>
-      <w:r w:rsidR="00825CB1" w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="00825CB1" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> &gt; Properties</w:t>
       </w:r>
-      <w:r w:rsidR="00825CB1" w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+      <w:r w:rsidR="00825CB1" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00825CB1" w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="00825CB1" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Attribute &gt; Add &gt; Geometry. Height</w:t>
       </w:r>
-      <w:r w:rsidR="00970D26" w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="00970D26" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">, or when building part Library, the setup of </w:t>
       </w:r>
-      <w:r w:rsidR="00C35747" w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="00C35747" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Attributes</w:t>
       </w:r>
-      <w:r w:rsidR="00970D26">
-[...1 lines deleted...]
-          <w:rFonts w:hint="eastAsia"/>
+      <w:r w:rsidR="00970D26" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00970D26">
+      <w:r w:rsidR="00970D26" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+        </w:rPr>
         <w:t xml:space="preserve"> After these setup, user can use command </w:t>
       </w:r>
-      <w:r w:rsidR="00C2794C" w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="00C2794C" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Edit &gt; Attribute Manager &gt; </w:t>
       </w:r>
-      <w:r w:rsidR="00C74534" w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="00C74534" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Components &gt; Attribute &gt; Show &gt; </w:t>
       </w:r>
-      <w:r w:rsidR="00C2794C" w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="00C2794C" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Geometry. Height</w:t>
       </w:r>
-      <w:r w:rsidR="00C2794C" w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="00C2794C" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00970D26" w:rsidRPr="00445980">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+      <w:r w:rsidR="00970D26" w:rsidRPr="006768F5">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>to verify.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9736"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008E2552" w:rsidRPr="00445980" w:rsidTr="007E1374">
+      <w:tr w:rsidR="008E2552" w:rsidRPr="006768F5" w:rsidTr="007E1374">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9889" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="008E2552" w:rsidRPr="00445980" w:rsidRDefault="008E2552" w:rsidP="007E1374">
+          <w:p w:rsidR="008E2552" w:rsidRPr="006768F5" w:rsidRDefault="008E2552" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008E2552" w:rsidRPr="00445980" w:rsidRDefault="008E2552" w:rsidP="007E1374">
+          <w:p w:rsidR="008E2552" w:rsidRPr="006768F5" w:rsidRDefault="008E2552" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008E2552" w:rsidRPr="00445980" w:rsidRDefault="008E2552" w:rsidP="007E1374">
+          <w:p w:rsidR="008E2552" w:rsidRPr="006768F5" w:rsidRDefault="008E2552" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008E2552" w:rsidRPr="00445980" w:rsidRDefault="008E2552" w:rsidP="007E1374">
+          <w:p w:rsidR="008E2552" w:rsidRPr="006768F5" w:rsidRDefault="008E2552" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008E2552" w:rsidRPr="00445980" w:rsidRDefault="008E2552" w:rsidP="007E1374">
+          <w:p w:rsidR="008E2552" w:rsidRPr="006768F5" w:rsidRDefault="008E2552" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008E2552" w:rsidRPr="00445980" w:rsidRDefault="008E2552" w:rsidP="007E1374">
+          <w:p w:rsidR="008E2552" w:rsidRPr="006768F5" w:rsidRDefault="008E2552" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008E2552" w:rsidRPr="00445980" w:rsidRDefault="008E2552" w:rsidP="007E1374">
+          <w:p w:rsidR="008E2552" w:rsidRPr="006768F5" w:rsidRDefault="008E2552" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008E2552" w:rsidRPr="00445980" w:rsidRDefault="008E2552" w:rsidP="007E1374">
+          <w:p w:rsidR="008E2552" w:rsidRPr="006768F5" w:rsidRDefault="008E2552" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008E2552" w:rsidRPr="00445980" w:rsidRDefault="008E2552" w:rsidP="007E1374">
+          <w:p w:rsidR="008E2552" w:rsidRPr="006768F5" w:rsidRDefault="008E2552" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008E2552" w:rsidRPr="00445980" w:rsidRDefault="008E2552" w:rsidP="007E1374">
+          <w:p w:rsidR="008E2552" w:rsidRPr="006768F5" w:rsidRDefault="008E2552" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008E2552" w:rsidRPr="00445980" w:rsidRDefault="008E2552" w:rsidP="007E1374">
+          <w:p w:rsidR="008E2552" w:rsidRPr="006768F5" w:rsidRDefault="008E2552" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008E2552" w:rsidRPr="00445980" w:rsidRDefault="008E2552" w:rsidP="007E1374">
+          <w:p w:rsidR="008E2552" w:rsidRPr="006768F5" w:rsidRDefault="008E2552" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008E2552" w:rsidRPr="00445980" w:rsidRDefault="008E2552" w:rsidP="007E1374">
+          <w:p w:rsidR="008E2552" w:rsidRPr="006768F5" w:rsidRDefault="008E2552" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008E2552" w:rsidRPr="00445980" w:rsidRDefault="008E2552" w:rsidP="007E1374">
+          <w:p w:rsidR="008E2552" w:rsidRPr="006768F5" w:rsidRDefault="008E2552" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008E2552" w:rsidRPr="00445980" w:rsidRDefault="008E2552" w:rsidP="007E1374">
+          <w:p w:rsidR="008E2552" w:rsidRPr="006768F5" w:rsidRDefault="008E2552" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008E2552" w:rsidRPr="00445980" w:rsidRDefault="008E2552" w:rsidP="007E1374">
+          <w:p w:rsidR="008E2552" w:rsidRPr="006768F5" w:rsidRDefault="008E2552" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008E2552" w:rsidRPr="00445980" w:rsidRDefault="008E2552" w:rsidP="007E1374">
+          <w:p w:rsidR="008E2552" w:rsidRPr="006768F5" w:rsidRDefault="008E2552" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008E2552" w:rsidRPr="00445980" w:rsidRDefault="008E2552" w:rsidP="007E1374">
+          <w:p w:rsidR="00CF7C39" w:rsidRPr="006768F5" w:rsidRDefault="00CF7C39" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008E2552" w:rsidRPr="00445980" w:rsidRDefault="008E2552" w:rsidP="007E1374">
+          <w:p w:rsidR="008E2552" w:rsidRPr="006768F5" w:rsidRDefault="008E2552" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008E2552" w:rsidRPr="00445980" w:rsidRDefault="008E2552" w:rsidP="007E1374">
+          <w:p w:rsidR="008E2552" w:rsidRPr="006768F5" w:rsidRDefault="008E2552" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008E2552" w:rsidRPr="00445980" w:rsidRDefault="008E2552" w:rsidP="007E1374">
+          <w:p w:rsidR="008E2552" w:rsidRPr="006768F5" w:rsidRDefault="008E2552" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00CF7C39" w:rsidRPr="00445980" w:rsidRDefault="00CF7C39" w:rsidP="007E1374">
+          <w:p w:rsidR="008E2552" w:rsidRPr="006768F5" w:rsidRDefault="008E2552" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008E2552" w:rsidRPr="00445980" w:rsidRDefault="008E2552" w:rsidP="007E1374">
+          <w:p w:rsidR="008E2552" w:rsidRPr="006768F5" w:rsidRDefault="008E2552" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008E2552" w:rsidRPr="00445980" w:rsidRDefault="008E2552" w:rsidP="007E1374">
+          <w:p w:rsidR="008E2552" w:rsidRPr="006768F5" w:rsidRDefault="008E2552" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008E2552" w:rsidRPr="00445980" w:rsidRDefault="008E2552" w:rsidP="007E1374">
+          <w:p w:rsidR="008E2552" w:rsidRPr="006768F5" w:rsidRDefault="008E2552" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008E2552" w:rsidRPr="00445980" w:rsidRDefault="008E2552" w:rsidP="007E1374">
+          <w:p w:rsidR="008E2552" w:rsidRPr="006768F5" w:rsidRDefault="008E2552" w:rsidP="006768F5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:noProof/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008E2552" w:rsidRPr="00445980" w:rsidRDefault="008E2552" w:rsidP="007E1374">
-[...57 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008E2552" w:rsidRPr="00445980" w:rsidRDefault="008E2552" w:rsidP="00A15634">
+    <w:p w:rsidR="008E2552" w:rsidRPr="006768F5" w:rsidRDefault="008E2552" w:rsidP="006768F5">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="008E2552" w:rsidRPr="00445980" w:rsidSect="00147AD7">
-      <w:footerReference w:type="default" r:id="rId8"/>
+    <w:sectPr w:rsidR="008E2552" w:rsidRPr="006768F5" w:rsidSect="00147AD7">
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="851" w:footer="737" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00BA622E" w:rsidRDefault="00BA622E" w:rsidP="00BF1264">
+    <w:p w:rsidR="00112A2D" w:rsidRDefault="00112A2D" w:rsidP="00BF1264">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00BA622E" w:rsidRDefault="00BA622E" w:rsidP="00BF1264">
+    <w:p w:rsidR="00112A2D" w:rsidRDefault="00112A2D" w:rsidP="00BF1264">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -11271,186 +14659,230 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="微軟正黑體">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="TT2D9FFo00">
     <w:altName w:val="Arial Unicode MS"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08080000" w:usb2="00000010" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w:rsidR="00BC7C4D" w:rsidRDefault="00BC7C4D">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="002D546C" w:rsidRPr="002D546C">
+    <w:r w:rsidR="00106B49" w:rsidRPr="00106B49">
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="zh-TW"/>
       </w:rPr>
-      <w:t>8</w:t>
+      <w:t>11</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="zh-TW"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00C7197D">
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
-      <w:t xml:space="preserve"> of 8</w:t>
+      <w:t xml:space="preserve"> of </w:t>
+    </w:r>
+    <w:r w:rsidR="008A0DF7">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="008A0DF7">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="008A0DF7">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00106B49">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>11</w:t>
+    </w:r>
+    <w:r w:rsidR="008A0DF7">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w:rsidR="00BC7C4D" w:rsidRPr="00C857A1" w:rsidRDefault="00970D26" w:rsidP="00C857A1">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:wordWrap w:val="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>U</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
       </w:rPr>
       <w:t xml:space="preserve">pdate </w:t>
     </w:r>
     <w:r w:rsidR="00BC7C4D">
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體"/>
       </w:rPr>
       <w:t>20</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="007E76AA">
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>/0</w:t>
     </w:r>
-    <w:r w:rsidR="007E76AA">
+    <w:r w:rsidR="00C7197D">
       <w:rPr>
         <w:rFonts w:eastAsia="標楷體"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>8</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00BA622E" w:rsidRDefault="00BA622E" w:rsidP="00BF1264">
+    <w:p w:rsidR="00112A2D" w:rsidRDefault="00112A2D" w:rsidP="00BF1264">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00BA622E" w:rsidRDefault="00BA622E" w:rsidP="00BF1264">
+    <w:p w:rsidR="00112A2D" w:rsidRDefault="00112A2D" w:rsidP="00BF1264">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="035F7078"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="12349B44"/>
     <w:lvl w:ilvl="0" w:tplc="0F64C7A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
       </w:rPr>
@@ -11644,50 +15076,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62C607EF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1BD4ECB6"/>
+    <w:lvl w:ilvl="0" w:tplc="0F64C7A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CC55DC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2292ABAA"/>
     <w:lvl w:ilvl="0" w:tplc="0F64C7A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -11757,64 +15302,67 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="80"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
@@ -11838,50 +15386,51 @@
     <w:rsid w:val="0000415F"/>
     <w:rsid w:val="00004183"/>
     <w:rsid w:val="00004ECC"/>
     <w:rsid w:val="000057CB"/>
     <w:rsid w:val="00007288"/>
     <w:rsid w:val="000073D1"/>
     <w:rsid w:val="000078BD"/>
     <w:rsid w:val="00012524"/>
     <w:rsid w:val="00013A87"/>
     <w:rsid w:val="00013C0B"/>
     <w:rsid w:val="0001479A"/>
     <w:rsid w:val="00016A8F"/>
     <w:rsid w:val="00017179"/>
     <w:rsid w:val="00017564"/>
     <w:rsid w:val="00021AD7"/>
     <w:rsid w:val="0002265B"/>
     <w:rsid w:val="00023A74"/>
     <w:rsid w:val="000261C9"/>
     <w:rsid w:val="00026222"/>
     <w:rsid w:val="000262D9"/>
     <w:rsid w:val="0002690F"/>
     <w:rsid w:val="0002725A"/>
     <w:rsid w:val="000272B5"/>
     <w:rsid w:val="00031061"/>
     <w:rsid w:val="00031441"/>
+    <w:rsid w:val="00032737"/>
     <w:rsid w:val="00040458"/>
     <w:rsid w:val="0004184F"/>
     <w:rsid w:val="00042B6B"/>
     <w:rsid w:val="00044BFC"/>
     <w:rsid w:val="000455A5"/>
     <w:rsid w:val="000465D6"/>
     <w:rsid w:val="00047C61"/>
     <w:rsid w:val="000512D3"/>
     <w:rsid w:val="00052954"/>
     <w:rsid w:val="00053AAE"/>
     <w:rsid w:val="000543D5"/>
     <w:rsid w:val="0005606B"/>
     <w:rsid w:val="00057D57"/>
     <w:rsid w:val="0006030E"/>
     <w:rsid w:val="0006090D"/>
     <w:rsid w:val="000612BC"/>
     <w:rsid w:val="000659C8"/>
     <w:rsid w:val="00067209"/>
     <w:rsid w:val="0007018E"/>
     <w:rsid w:val="0007352E"/>
     <w:rsid w:val="000740F3"/>
     <w:rsid w:val="00074570"/>
     <w:rsid w:val="000750E7"/>
     <w:rsid w:val="000757E7"/>
     <w:rsid w:val="00076E2A"/>
@@ -11901,72 +15450,75 @@
     <w:rsid w:val="000A310F"/>
     <w:rsid w:val="000A3697"/>
     <w:rsid w:val="000A7CE7"/>
     <w:rsid w:val="000B0299"/>
     <w:rsid w:val="000B060F"/>
     <w:rsid w:val="000B0F54"/>
     <w:rsid w:val="000B1633"/>
     <w:rsid w:val="000B3064"/>
     <w:rsid w:val="000B34D2"/>
     <w:rsid w:val="000B42C9"/>
     <w:rsid w:val="000B5107"/>
     <w:rsid w:val="000B58D3"/>
     <w:rsid w:val="000C1288"/>
     <w:rsid w:val="000C18D3"/>
     <w:rsid w:val="000C2F26"/>
     <w:rsid w:val="000C2FEF"/>
     <w:rsid w:val="000C32E5"/>
     <w:rsid w:val="000C3E9E"/>
     <w:rsid w:val="000C48EA"/>
     <w:rsid w:val="000C5E64"/>
     <w:rsid w:val="000D0A5C"/>
     <w:rsid w:val="000D1FFC"/>
     <w:rsid w:val="000D2F2A"/>
     <w:rsid w:val="000D33EE"/>
     <w:rsid w:val="000D57F2"/>
+    <w:rsid w:val="000D5905"/>
     <w:rsid w:val="000D67A7"/>
     <w:rsid w:val="000D728E"/>
     <w:rsid w:val="000D79B7"/>
     <w:rsid w:val="000D7CB2"/>
     <w:rsid w:val="000E2343"/>
     <w:rsid w:val="000E2F6B"/>
     <w:rsid w:val="000E3822"/>
     <w:rsid w:val="000E60E2"/>
     <w:rsid w:val="000F0B29"/>
     <w:rsid w:val="000F1547"/>
     <w:rsid w:val="000F15FC"/>
     <w:rsid w:val="000F418B"/>
     <w:rsid w:val="000F42F2"/>
     <w:rsid w:val="000F4EB9"/>
     <w:rsid w:val="000F61E6"/>
     <w:rsid w:val="000F6F00"/>
     <w:rsid w:val="001009C9"/>
     <w:rsid w:val="001027CF"/>
     <w:rsid w:val="00103563"/>
     <w:rsid w:val="001045AB"/>
     <w:rsid w:val="00105D2D"/>
+    <w:rsid w:val="00106B49"/>
     <w:rsid w:val="00111EE8"/>
+    <w:rsid w:val="00112A2D"/>
     <w:rsid w:val="00112D41"/>
     <w:rsid w:val="00113535"/>
     <w:rsid w:val="0011405E"/>
     <w:rsid w:val="0011406E"/>
     <w:rsid w:val="001143D1"/>
     <w:rsid w:val="001145F0"/>
     <w:rsid w:val="00115D71"/>
     <w:rsid w:val="00117117"/>
     <w:rsid w:val="00121409"/>
     <w:rsid w:val="00122424"/>
     <w:rsid w:val="0012344E"/>
     <w:rsid w:val="00123D5F"/>
     <w:rsid w:val="001246A2"/>
     <w:rsid w:val="00125219"/>
     <w:rsid w:val="00126D42"/>
     <w:rsid w:val="00126D77"/>
     <w:rsid w:val="001276D8"/>
     <w:rsid w:val="00130F68"/>
     <w:rsid w:val="00133392"/>
     <w:rsid w:val="00133DEA"/>
     <w:rsid w:val="001356A0"/>
     <w:rsid w:val="00136616"/>
     <w:rsid w:val="001374E4"/>
     <w:rsid w:val="00137DAD"/>
     <w:rsid w:val="00141DA4"/>
@@ -12021,138 +15573,143 @@
     <w:rsid w:val="001A09D1"/>
     <w:rsid w:val="001A12B8"/>
     <w:rsid w:val="001A4392"/>
     <w:rsid w:val="001A48A1"/>
     <w:rsid w:val="001A5ABC"/>
     <w:rsid w:val="001A6E6F"/>
     <w:rsid w:val="001B06CE"/>
     <w:rsid w:val="001B28F2"/>
     <w:rsid w:val="001B2D50"/>
     <w:rsid w:val="001B3025"/>
     <w:rsid w:val="001B46A0"/>
     <w:rsid w:val="001B6D6E"/>
     <w:rsid w:val="001B6EF5"/>
     <w:rsid w:val="001B7769"/>
     <w:rsid w:val="001C2E94"/>
     <w:rsid w:val="001C4A57"/>
     <w:rsid w:val="001C6353"/>
     <w:rsid w:val="001C66CF"/>
     <w:rsid w:val="001D0752"/>
     <w:rsid w:val="001D1E0F"/>
     <w:rsid w:val="001D1F67"/>
     <w:rsid w:val="001D3A4F"/>
     <w:rsid w:val="001D43A6"/>
     <w:rsid w:val="001D517E"/>
     <w:rsid w:val="001D5D87"/>
+    <w:rsid w:val="001D678E"/>
     <w:rsid w:val="001E0159"/>
     <w:rsid w:val="001E1901"/>
     <w:rsid w:val="001E1BF8"/>
+    <w:rsid w:val="001E5E41"/>
     <w:rsid w:val="001E754E"/>
     <w:rsid w:val="001F0C3E"/>
     <w:rsid w:val="001F153B"/>
     <w:rsid w:val="001F3867"/>
     <w:rsid w:val="001F4840"/>
     <w:rsid w:val="001F5098"/>
     <w:rsid w:val="00200304"/>
     <w:rsid w:val="00200808"/>
     <w:rsid w:val="00201810"/>
     <w:rsid w:val="00201EB3"/>
     <w:rsid w:val="002021B1"/>
     <w:rsid w:val="0020357C"/>
     <w:rsid w:val="00203A59"/>
     <w:rsid w:val="0020532E"/>
     <w:rsid w:val="00205564"/>
     <w:rsid w:val="002062D0"/>
     <w:rsid w:val="00206B5A"/>
     <w:rsid w:val="00206C85"/>
     <w:rsid w:val="00214478"/>
     <w:rsid w:val="002145D4"/>
     <w:rsid w:val="002147AC"/>
+    <w:rsid w:val="00215104"/>
     <w:rsid w:val="00215269"/>
     <w:rsid w:val="002155C4"/>
     <w:rsid w:val="00220F83"/>
     <w:rsid w:val="002223A3"/>
     <w:rsid w:val="00222F1D"/>
     <w:rsid w:val="0022381C"/>
     <w:rsid w:val="002271FE"/>
     <w:rsid w:val="002279BC"/>
     <w:rsid w:val="002340CF"/>
     <w:rsid w:val="00234595"/>
     <w:rsid w:val="00235B46"/>
     <w:rsid w:val="00235F61"/>
     <w:rsid w:val="0024063C"/>
     <w:rsid w:val="00242A81"/>
     <w:rsid w:val="00244786"/>
     <w:rsid w:val="002452B2"/>
     <w:rsid w:val="00247C2E"/>
     <w:rsid w:val="00250E73"/>
     <w:rsid w:val="002510FF"/>
     <w:rsid w:val="0025311F"/>
     <w:rsid w:val="002533B2"/>
     <w:rsid w:val="00254A51"/>
     <w:rsid w:val="00255360"/>
     <w:rsid w:val="00255D8E"/>
     <w:rsid w:val="002576D5"/>
     <w:rsid w:val="00260385"/>
     <w:rsid w:val="002607EC"/>
     <w:rsid w:val="00261CD1"/>
     <w:rsid w:val="002620C8"/>
     <w:rsid w:val="00262997"/>
     <w:rsid w:val="00262DA5"/>
     <w:rsid w:val="002634AE"/>
     <w:rsid w:val="002634ED"/>
     <w:rsid w:val="002647C4"/>
     <w:rsid w:val="0026543B"/>
     <w:rsid w:val="00266825"/>
     <w:rsid w:val="00266FF5"/>
     <w:rsid w:val="00266FFA"/>
     <w:rsid w:val="00267D1A"/>
     <w:rsid w:val="00270674"/>
     <w:rsid w:val="00273CF5"/>
     <w:rsid w:val="002746AB"/>
     <w:rsid w:val="00274F14"/>
     <w:rsid w:val="002808D3"/>
+    <w:rsid w:val="00280B8D"/>
     <w:rsid w:val="00281B8D"/>
     <w:rsid w:val="00282090"/>
     <w:rsid w:val="0028224B"/>
     <w:rsid w:val="00283B4E"/>
     <w:rsid w:val="00283B83"/>
     <w:rsid w:val="00284AC8"/>
     <w:rsid w:val="002871FF"/>
     <w:rsid w:val="002911D6"/>
     <w:rsid w:val="00291EED"/>
     <w:rsid w:val="002946EE"/>
     <w:rsid w:val="00294C65"/>
     <w:rsid w:val="002954D9"/>
     <w:rsid w:val="002A0B4B"/>
     <w:rsid w:val="002A0B57"/>
     <w:rsid w:val="002A1895"/>
     <w:rsid w:val="002A19A3"/>
     <w:rsid w:val="002A317C"/>
     <w:rsid w:val="002A35B3"/>
     <w:rsid w:val="002A3EEA"/>
     <w:rsid w:val="002A4ECC"/>
+    <w:rsid w:val="002A5441"/>
     <w:rsid w:val="002A6098"/>
     <w:rsid w:val="002A6B67"/>
     <w:rsid w:val="002B0502"/>
     <w:rsid w:val="002B1C47"/>
     <w:rsid w:val="002B394D"/>
     <w:rsid w:val="002B39D0"/>
     <w:rsid w:val="002B4390"/>
     <w:rsid w:val="002B4FC8"/>
     <w:rsid w:val="002B53C5"/>
     <w:rsid w:val="002B67F6"/>
     <w:rsid w:val="002B6AA0"/>
     <w:rsid w:val="002C0663"/>
     <w:rsid w:val="002C26C8"/>
     <w:rsid w:val="002C2D54"/>
     <w:rsid w:val="002C3297"/>
     <w:rsid w:val="002C3F4E"/>
     <w:rsid w:val="002C3FF7"/>
     <w:rsid w:val="002C43C3"/>
     <w:rsid w:val="002C4766"/>
     <w:rsid w:val="002C558D"/>
     <w:rsid w:val="002C6DC1"/>
     <w:rsid w:val="002D0C4A"/>
     <w:rsid w:val="002D0EBF"/>
     <w:rsid w:val="002D3A24"/>
     <w:rsid w:val="002D528C"/>
@@ -12205,50 +15762,51 @@
     <w:rsid w:val="0033374D"/>
     <w:rsid w:val="00334A8B"/>
     <w:rsid w:val="00335F79"/>
     <w:rsid w:val="00336965"/>
     <w:rsid w:val="003379D6"/>
     <w:rsid w:val="00341034"/>
     <w:rsid w:val="00342A3E"/>
     <w:rsid w:val="003436F3"/>
     <w:rsid w:val="003449D6"/>
     <w:rsid w:val="00344B83"/>
     <w:rsid w:val="003457D0"/>
     <w:rsid w:val="00350833"/>
     <w:rsid w:val="00353811"/>
     <w:rsid w:val="003546C3"/>
     <w:rsid w:val="00356BA7"/>
     <w:rsid w:val="00357ABA"/>
     <w:rsid w:val="00360213"/>
     <w:rsid w:val="00360460"/>
     <w:rsid w:val="00361657"/>
     <w:rsid w:val="00363096"/>
     <w:rsid w:val="00363FB1"/>
     <w:rsid w:val="003648B5"/>
     <w:rsid w:val="00364E55"/>
     <w:rsid w:val="003663D0"/>
     <w:rsid w:val="0036785F"/>
+    <w:rsid w:val="003678F6"/>
     <w:rsid w:val="00370C1C"/>
     <w:rsid w:val="00371159"/>
     <w:rsid w:val="00371952"/>
     <w:rsid w:val="00372D0E"/>
     <w:rsid w:val="00374D94"/>
     <w:rsid w:val="00375566"/>
     <w:rsid w:val="00375D16"/>
     <w:rsid w:val="003768CC"/>
     <w:rsid w:val="00377408"/>
     <w:rsid w:val="0038041D"/>
     <w:rsid w:val="00380B2A"/>
     <w:rsid w:val="003814B5"/>
     <w:rsid w:val="00381663"/>
     <w:rsid w:val="00385E3A"/>
     <w:rsid w:val="0038623E"/>
     <w:rsid w:val="00391857"/>
     <w:rsid w:val="00391EA9"/>
     <w:rsid w:val="003925B3"/>
     <w:rsid w:val="00393239"/>
     <w:rsid w:val="003936FA"/>
     <w:rsid w:val="003944F7"/>
     <w:rsid w:val="00394872"/>
     <w:rsid w:val="00396239"/>
     <w:rsid w:val="00396728"/>
     <w:rsid w:val="00396DEB"/>
@@ -12348,79 +15906,82 @@
     <w:rsid w:val="00464A67"/>
     <w:rsid w:val="00465C56"/>
     <w:rsid w:val="00466093"/>
     <w:rsid w:val="004678A8"/>
     <w:rsid w:val="00470768"/>
     <w:rsid w:val="00473900"/>
     <w:rsid w:val="0047436D"/>
     <w:rsid w:val="004747C7"/>
     <w:rsid w:val="00474A81"/>
     <w:rsid w:val="004750BE"/>
     <w:rsid w:val="004751FB"/>
     <w:rsid w:val="004762A4"/>
     <w:rsid w:val="004764F5"/>
     <w:rsid w:val="004800CA"/>
     <w:rsid w:val="00480A09"/>
     <w:rsid w:val="0048235E"/>
     <w:rsid w:val="00486B5E"/>
     <w:rsid w:val="00487684"/>
     <w:rsid w:val="00487748"/>
     <w:rsid w:val="00490253"/>
     <w:rsid w:val="00490A5B"/>
     <w:rsid w:val="00491FCF"/>
     <w:rsid w:val="00492339"/>
     <w:rsid w:val="0049264B"/>
     <w:rsid w:val="00492A6B"/>
+    <w:rsid w:val="00494919"/>
     <w:rsid w:val="00494AF2"/>
     <w:rsid w:val="00496FB1"/>
     <w:rsid w:val="004A1637"/>
     <w:rsid w:val="004A1B7E"/>
     <w:rsid w:val="004A2311"/>
     <w:rsid w:val="004A2A00"/>
     <w:rsid w:val="004A76B3"/>
     <w:rsid w:val="004A7E99"/>
     <w:rsid w:val="004B5C78"/>
     <w:rsid w:val="004B7A1E"/>
     <w:rsid w:val="004C023A"/>
     <w:rsid w:val="004C0272"/>
     <w:rsid w:val="004C1927"/>
     <w:rsid w:val="004C1CE3"/>
     <w:rsid w:val="004C2A49"/>
     <w:rsid w:val="004C2F9F"/>
     <w:rsid w:val="004C3327"/>
     <w:rsid w:val="004C4A43"/>
     <w:rsid w:val="004C4C0B"/>
     <w:rsid w:val="004C4CBD"/>
     <w:rsid w:val="004C512B"/>
+    <w:rsid w:val="004C7AD4"/>
     <w:rsid w:val="004D30B1"/>
     <w:rsid w:val="004D4B8B"/>
     <w:rsid w:val="004D6506"/>
     <w:rsid w:val="004D6570"/>
     <w:rsid w:val="004D6C1B"/>
     <w:rsid w:val="004E19B3"/>
     <w:rsid w:val="004E1B81"/>
     <w:rsid w:val="004E2370"/>
+    <w:rsid w:val="004E3545"/>
     <w:rsid w:val="004E3585"/>
     <w:rsid w:val="004E4523"/>
     <w:rsid w:val="004E7C23"/>
     <w:rsid w:val="004F0944"/>
     <w:rsid w:val="004F160C"/>
     <w:rsid w:val="004F197D"/>
     <w:rsid w:val="004F19CD"/>
     <w:rsid w:val="004F23EE"/>
     <w:rsid w:val="004F3D19"/>
     <w:rsid w:val="004F3D84"/>
     <w:rsid w:val="004F5C2F"/>
     <w:rsid w:val="004F62B2"/>
     <w:rsid w:val="004F71F2"/>
     <w:rsid w:val="004F7416"/>
     <w:rsid w:val="004F77DB"/>
     <w:rsid w:val="005010E1"/>
     <w:rsid w:val="00501A3C"/>
     <w:rsid w:val="00502497"/>
     <w:rsid w:val="00504ED5"/>
     <w:rsid w:val="005056C7"/>
     <w:rsid w:val="0050620E"/>
     <w:rsid w:val="00506772"/>
     <w:rsid w:val="005074FB"/>
     <w:rsid w:val="005075FB"/>
     <w:rsid w:val="00512027"/>
@@ -12510,50 +16071,51 @@
     <w:rsid w:val="005B7E4A"/>
     <w:rsid w:val="005C19E7"/>
     <w:rsid w:val="005C2C18"/>
     <w:rsid w:val="005C3230"/>
     <w:rsid w:val="005C361D"/>
     <w:rsid w:val="005C368D"/>
     <w:rsid w:val="005C3DE1"/>
     <w:rsid w:val="005C5333"/>
     <w:rsid w:val="005C5EC9"/>
     <w:rsid w:val="005C600B"/>
     <w:rsid w:val="005C715A"/>
     <w:rsid w:val="005D10E0"/>
     <w:rsid w:val="005D2882"/>
     <w:rsid w:val="005D3491"/>
     <w:rsid w:val="005D3EFA"/>
     <w:rsid w:val="005D3FBF"/>
     <w:rsid w:val="005D491B"/>
     <w:rsid w:val="005D5151"/>
     <w:rsid w:val="005D7BAA"/>
     <w:rsid w:val="005E01DD"/>
     <w:rsid w:val="005E0BDE"/>
     <w:rsid w:val="005E1401"/>
     <w:rsid w:val="005E187A"/>
     <w:rsid w:val="005E1F98"/>
     <w:rsid w:val="005E271A"/>
+    <w:rsid w:val="005E2FA0"/>
     <w:rsid w:val="005E4650"/>
     <w:rsid w:val="005E5AC7"/>
     <w:rsid w:val="005E5CB9"/>
     <w:rsid w:val="005E6228"/>
     <w:rsid w:val="005E63B2"/>
     <w:rsid w:val="005F0016"/>
     <w:rsid w:val="005F0C9B"/>
     <w:rsid w:val="005F0E15"/>
     <w:rsid w:val="005F16E1"/>
     <w:rsid w:val="005F3A32"/>
     <w:rsid w:val="005F3F54"/>
     <w:rsid w:val="005F549D"/>
     <w:rsid w:val="005F55EC"/>
     <w:rsid w:val="005F7A0E"/>
     <w:rsid w:val="00600A0B"/>
     <w:rsid w:val="00600A8C"/>
     <w:rsid w:val="00600BAB"/>
     <w:rsid w:val="00600CD9"/>
     <w:rsid w:val="00600DF1"/>
     <w:rsid w:val="006020E4"/>
     <w:rsid w:val="0060470E"/>
     <w:rsid w:val="00605897"/>
     <w:rsid w:val="00605BC3"/>
     <w:rsid w:val="00605E69"/>
     <w:rsid w:val="00607573"/>
@@ -12583,50 +16145,51 @@
     <w:rsid w:val="0064687C"/>
     <w:rsid w:val="00646BF9"/>
     <w:rsid w:val="0064738D"/>
     <w:rsid w:val="0064753E"/>
     <w:rsid w:val="00647F32"/>
     <w:rsid w:val="00650FB9"/>
     <w:rsid w:val="0065152E"/>
     <w:rsid w:val="00652419"/>
     <w:rsid w:val="006560D8"/>
     <w:rsid w:val="00661238"/>
     <w:rsid w:val="00661AAC"/>
     <w:rsid w:val="0066256D"/>
     <w:rsid w:val="0066342B"/>
     <w:rsid w:val="00663451"/>
     <w:rsid w:val="0066350F"/>
     <w:rsid w:val="00664983"/>
     <w:rsid w:val="006662D3"/>
     <w:rsid w:val="0066660E"/>
     <w:rsid w:val="006667EC"/>
     <w:rsid w:val="006677DD"/>
     <w:rsid w:val="00667DB6"/>
     <w:rsid w:val="00671DBB"/>
     <w:rsid w:val="00672A77"/>
     <w:rsid w:val="00673AF3"/>
     <w:rsid w:val="006749AD"/>
+    <w:rsid w:val="006768F5"/>
     <w:rsid w:val="00680277"/>
     <w:rsid w:val="00680AB6"/>
     <w:rsid w:val="00680F7A"/>
     <w:rsid w:val="006818FC"/>
     <w:rsid w:val="00681D55"/>
     <w:rsid w:val="00682CA1"/>
     <w:rsid w:val="006837CD"/>
     <w:rsid w:val="0068443B"/>
     <w:rsid w:val="006855B3"/>
     <w:rsid w:val="00687BCA"/>
     <w:rsid w:val="00687C45"/>
     <w:rsid w:val="00690F0F"/>
     <w:rsid w:val="0069165C"/>
     <w:rsid w:val="00692B85"/>
     <w:rsid w:val="00693AB5"/>
     <w:rsid w:val="006942ED"/>
     <w:rsid w:val="00696CB4"/>
     <w:rsid w:val="006971FD"/>
     <w:rsid w:val="006A0A62"/>
     <w:rsid w:val="006A0B1B"/>
     <w:rsid w:val="006A0F87"/>
     <w:rsid w:val="006A2935"/>
     <w:rsid w:val="006A3E94"/>
     <w:rsid w:val="006A6867"/>
     <w:rsid w:val="006A76E8"/>
@@ -12720,112 +16283,116 @@
     <w:rsid w:val="0074310C"/>
     <w:rsid w:val="00743E6F"/>
     <w:rsid w:val="00746808"/>
     <w:rsid w:val="0074790D"/>
     <w:rsid w:val="00751CEA"/>
     <w:rsid w:val="00752D75"/>
     <w:rsid w:val="00752E32"/>
     <w:rsid w:val="00753B06"/>
     <w:rsid w:val="00755874"/>
     <w:rsid w:val="007567F8"/>
     <w:rsid w:val="0076125B"/>
     <w:rsid w:val="00761338"/>
     <w:rsid w:val="00761362"/>
     <w:rsid w:val="007613F7"/>
     <w:rsid w:val="00761CBB"/>
     <w:rsid w:val="007620C1"/>
     <w:rsid w:val="00762B02"/>
     <w:rsid w:val="00762E25"/>
     <w:rsid w:val="00762E29"/>
     <w:rsid w:val="0076344E"/>
     <w:rsid w:val="007647E9"/>
     <w:rsid w:val="00764DDC"/>
     <w:rsid w:val="00765B3E"/>
     <w:rsid w:val="0076780F"/>
     <w:rsid w:val="00770D6D"/>
+    <w:rsid w:val="00771F9A"/>
     <w:rsid w:val="00772884"/>
     <w:rsid w:val="0077512F"/>
     <w:rsid w:val="0077538F"/>
     <w:rsid w:val="00775E39"/>
     <w:rsid w:val="007779DA"/>
     <w:rsid w:val="0078050B"/>
     <w:rsid w:val="00780D95"/>
     <w:rsid w:val="007810F9"/>
     <w:rsid w:val="0078262D"/>
     <w:rsid w:val="00782DD5"/>
     <w:rsid w:val="0078388F"/>
     <w:rsid w:val="00783C8D"/>
     <w:rsid w:val="00784AF9"/>
     <w:rsid w:val="00785A56"/>
     <w:rsid w:val="00786259"/>
     <w:rsid w:val="00787BAF"/>
     <w:rsid w:val="0079110B"/>
     <w:rsid w:val="00794B7F"/>
+    <w:rsid w:val="00795B42"/>
     <w:rsid w:val="00795E4E"/>
     <w:rsid w:val="00795F31"/>
     <w:rsid w:val="0079601C"/>
     <w:rsid w:val="00796FDF"/>
     <w:rsid w:val="007A01CF"/>
     <w:rsid w:val="007A0FA0"/>
     <w:rsid w:val="007A236A"/>
     <w:rsid w:val="007A5833"/>
     <w:rsid w:val="007A7173"/>
     <w:rsid w:val="007B1757"/>
     <w:rsid w:val="007B535B"/>
     <w:rsid w:val="007B5983"/>
     <w:rsid w:val="007B5D2C"/>
     <w:rsid w:val="007B7544"/>
     <w:rsid w:val="007C016D"/>
     <w:rsid w:val="007C1BDF"/>
     <w:rsid w:val="007C24B6"/>
     <w:rsid w:val="007C4FAF"/>
     <w:rsid w:val="007C5329"/>
     <w:rsid w:val="007C594C"/>
     <w:rsid w:val="007C59FC"/>
     <w:rsid w:val="007C5D4D"/>
     <w:rsid w:val="007C6533"/>
     <w:rsid w:val="007C6674"/>
     <w:rsid w:val="007C778D"/>
     <w:rsid w:val="007D1072"/>
     <w:rsid w:val="007D29A4"/>
     <w:rsid w:val="007D2DEC"/>
     <w:rsid w:val="007D3B42"/>
     <w:rsid w:val="007D4319"/>
     <w:rsid w:val="007D4894"/>
+    <w:rsid w:val="007E0510"/>
     <w:rsid w:val="007E1374"/>
     <w:rsid w:val="007E2FA0"/>
     <w:rsid w:val="007E35BB"/>
     <w:rsid w:val="007E3CE8"/>
     <w:rsid w:val="007E4454"/>
     <w:rsid w:val="007E4F42"/>
     <w:rsid w:val="007E5A34"/>
     <w:rsid w:val="007E6607"/>
     <w:rsid w:val="007E76AA"/>
     <w:rsid w:val="007F0440"/>
     <w:rsid w:val="007F07FF"/>
     <w:rsid w:val="007F15B8"/>
     <w:rsid w:val="007F1A79"/>
+    <w:rsid w:val="007F24D3"/>
     <w:rsid w:val="007F2D69"/>
     <w:rsid w:val="007F3A1B"/>
     <w:rsid w:val="007F3C21"/>
     <w:rsid w:val="007F472E"/>
     <w:rsid w:val="007F4954"/>
     <w:rsid w:val="007F4D81"/>
     <w:rsid w:val="007F54FB"/>
     <w:rsid w:val="00800612"/>
     <w:rsid w:val="0080145E"/>
     <w:rsid w:val="0080177D"/>
     <w:rsid w:val="008024AB"/>
     <w:rsid w:val="00802880"/>
     <w:rsid w:val="00804853"/>
     <w:rsid w:val="00805B20"/>
     <w:rsid w:val="00806481"/>
     <w:rsid w:val="00811A49"/>
     <w:rsid w:val="00812D73"/>
     <w:rsid w:val="008130BC"/>
     <w:rsid w:val="00813E6F"/>
     <w:rsid w:val="0081434D"/>
     <w:rsid w:val="0081497C"/>
     <w:rsid w:val="00814E21"/>
     <w:rsid w:val="00815DD8"/>
     <w:rsid w:val="00816CD9"/>
     <w:rsid w:val="00817C40"/>
@@ -12855,87 +16422,90 @@
     <w:rsid w:val="00847C1C"/>
     <w:rsid w:val="008509FB"/>
     <w:rsid w:val="00850D42"/>
     <w:rsid w:val="008521C4"/>
     <w:rsid w:val="00853AAA"/>
     <w:rsid w:val="00854F7C"/>
     <w:rsid w:val="00854F88"/>
     <w:rsid w:val="0085515A"/>
     <w:rsid w:val="00855855"/>
     <w:rsid w:val="008575C8"/>
     <w:rsid w:val="0086155F"/>
     <w:rsid w:val="00861CEB"/>
     <w:rsid w:val="00862AB6"/>
     <w:rsid w:val="00863063"/>
     <w:rsid w:val="00867594"/>
     <w:rsid w:val="00870376"/>
     <w:rsid w:val="00871BD1"/>
     <w:rsid w:val="00871D09"/>
     <w:rsid w:val="00874CD8"/>
     <w:rsid w:val="00874DA7"/>
     <w:rsid w:val="00874FBE"/>
     <w:rsid w:val="0087756A"/>
     <w:rsid w:val="00880820"/>
     <w:rsid w:val="0088082F"/>
     <w:rsid w:val="0088120A"/>
+    <w:rsid w:val="00881246"/>
     <w:rsid w:val="00882031"/>
     <w:rsid w:val="008846EF"/>
     <w:rsid w:val="0088541F"/>
     <w:rsid w:val="0088779D"/>
     <w:rsid w:val="008877B7"/>
     <w:rsid w:val="00887A54"/>
     <w:rsid w:val="008905EA"/>
     <w:rsid w:val="00891A56"/>
     <w:rsid w:val="00892DFE"/>
     <w:rsid w:val="0089308D"/>
     <w:rsid w:val="00895D3F"/>
     <w:rsid w:val="00897B7B"/>
+    <w:rsid w:val="008A0DF7"/>
     <w:rsid w:val="008A18C6"/>
     <w:rsid w:val="008A2C19"/>
     <w:rsid w:val="008A3035"/>
     <w:rsid w:val="008A3B14"/>
     <w:rsid w:val="008A4920"/>
     <w:rsid w:val="008A4D69"/>
     <w:rsid w:val="008A50D3"/>
     <w:rsid w:val="008A5923"/>
     <w:rsid w:val="008A7C90"/>
     <w:rsid w:val="008B4A65"/>
     <w:rsid w:val="008B4E6A"/>
     <w:rsid w:val="008B5E0B"/>
     <w:rsid w:val="008B6171"/>
     <w:rsid w:val="008B78EE"/>
     <w:rsid w:val="008B7B6F"/>
     <w:rsid w:val="008C04B4"/>
     <w:rsid w:val="008C1FCE"/>
     <w:rsid w:val="008C2359"/>
     <w:rsid w:val="008C2BF7"/>
     <w:rsid w:val="008C4C8D"/>
     <w:rsid w:val="008C5506"/>
     <w:rsid w:val="008C61B7"/>
     <w:rsid w:val="008C6A3C"/>
     <w:rsid w:val="008C6E30"/>
     <w:rsid w:val="008D1436"/>
+    <w:rsid w:val="008D2DC1"/>
     <w:rsid w:val="008D4944"/>
     <w:rsid w:val="008D7776"/>
     <w:rsid w:val="008E0AC2"/>
     <w:rsid w:val="008E127D"/>
     <w:rsid w:val="008E2552"/>
     <w:rsid w:val="008E469A"/>
     <w:rsid w:val="008E5818"/>
     <w:rsid w:val="008E6CE5"/>
     <w:rsid w:val="008E7DDF"/>
     <w:rsid w:val="008F0B41"/>
     <w:rsid w:val="008F2300"/>
     <w:rsid w:val="008F2ABA"/>
     <w:rsid w:val="008F388E"/>
     <w:rsid w:val="008F77D0"/>
     <w:rsid w:val="00900615"/>
     <w:rsid w:val="0090073B"/>
     <w:rsid w:val="009021A4"/>
     <w:rsid w:val="00902625"/>
     <w:rsid w:val="00902F6C"/>
     <w:rsid w:val="00903336"/>
     <w:rsid w:val="009040C0"/>
     <w:rsid w:val="00904C43"/>
     <w:rsid w:val="0090578F"/>
     <w:rsid w:val="009059DD"/>
     <w:rsid w:val="009073F9"/>
@@ -12971,50 +16541,51 @@
     <w:rsid w:val="00951C41"/>
     <w:rsid w:val="00953F6E"/>
     <w:rsid w:val="0095474F"/>
     <w:rsid w:val="0095476C"/>
     <w:rsid w:val="00954D0D"/>
     <w:rsid w:val="009565B8"/>
     <w:rsid w:val="00956867"/>
     <w:rsid w:val="00956FB7"/>
     <w:rsid w:val="009570EC"/>
     <w:rsid w:val="00957868"/>
     <w:rsid w:val="00964C85"/>
     <w:rsid w:val="00970D26"/>
     <w:rsid w:val="009726A1"/>
     <w:rsid w:val="00972891"/>
     <w:rsid w:val="009742F6"/>
     <w:rsid w:val="0097461F"/>
     <w:rsid w:val="00974690"/>
     <w:rsid w:val="00975054"/>
     <w:rsid w:val="009758B9"/>
     <w:rsid w:val="00975900"/>
     <w:rsid w:val="0097780C"/>
     <w:rsid w:val="00977D86"/>
     <w:rsid w:val="00977E8A"/>
     <w:rsid w:val="009800C8"/>
     <w:rsid w:val="00981839"/>
+    <w:rsid w:val="009833DE"/>
     <w:rsid w:val="0098476E"/>
     <w:rsid w:val="00984F2F"/>
     <w:rsid w:val="009853F9"/>
     <w:rsid w:val="009855E0"/>
     <w:rsid w:val="009873A3"/>
     <w:rsid w:val="00987C81"/>
     <w:rsid w:val="00987E91"/>
     <w:rsid w:val="00993167"/>
     <w:rsid w:val="00993479"/>
     <w:rsid w:val="00994996"/>
     <w:rsid w:val="00994F77"/>
     <w:rsid w:val="00996EDE"/>
     <w:rsid w:val="009A216A"/>
     <w:rsid w:val="009A2782"/>
     <w:rsid w:val="009A3987"/>
     <w:rsid w:val="009A49AB"/>
     <w:rsid w:val="009A4C46"/>
     <w:rsid w:val="009A4C60"/>
     <w:rsid w:val="009A53A8"/>
     <w:rsid w:val="009A74E3"/>
     <w:rsid w:val="009A7C7F"/>
     <w:rsid w:val="009A7F7E"/>
     <w:rsid w:val="009B0BD8"/>
     <w:rsid w:val="009B241F"/>
     <w:rsid w:val="009B4F03"/>
@@ -13025,50 +16596,51 @@
     <w:rsid w:val="009C125D"/>
     <w:rsid w:val="009C2260"/>
     <w:rsid w:val="009C2CC3"/>
     <w:rsid w:val="009C2EF0"/>
     <w:rsid w:val="009C3480"/>
     <w:rsid w:val="009C5C3B"/>
     <w:rsid w:val="009C7003"/>
     <w:rsid w:val="009D28D3"/>
     <w:rsid w:val="009D2931"/>
     <w:rsid w:val="009D2981"/>
     <w:rsid w:val="009D4544"/>
     <w:rsid w:val="009D4D04"/>
     <w:rsid w:val="009D510C"/>
     <w:rsid w:val="009D587C"/>
     <w:rsid w:val="009D5AF9"/>
     <w:rsid w:val="009E011C"/>
     <w:rsid w:val="009E0720"/>
     <w:rsid w:val="009E0E28"/>
     <w:rsid w:val="009E250A"/>
     <w:rsid w:val="009E2734"/>
     <w:rsid w:val="009E5B48"/>
     <w:rsid w:val="009E64AF"/>
     <w:rsid w:val="009E6D44"/>
     <w:rsid w:val="009F1BE0"/>
     <w:rsid w:val="009F1F81"/>
+    <w:rsid w:val="009F2B7B"/>
     <w:rsid w:val="009F348D"/>
     <w:rsid w:val="009F3A16"/>
     <w:rsid w:val="009F4592"/>
     <w:rsid w:val="009F5B79"/>
     <w:rsid w:val="009F69D6"/>
     <w:rsid w:val="009F7B40"/>
     <w:rsid w:val="00A0042A"/>
     <w:rsid w:val="00A00663"/>
     <w:rsid w:val="00A011EC"/>
     <w:rsid w:val="00A02575"/>
     <w:rsid w:val="00A02CDE"/>
     <w:rsid w:val="00A04298"/>
     <w:rsid w:val="00A04ED8"/>
     <w:rsid w:val="00A0541C"/>
     <w:rsid w:val="00A057C5"/>
     <w:rsid w:val="00A05DEF"/>
     <w:rsid w:val="00A06466"/>
     <w:rsid w:val="00A07673"/>
     <w:rsid w:val="00A10110"/>
     <w:rsid w:val="00A10343"/>
     <w:rsid w:val="00A1058A"/>
     <w:rsid w:val="00A13446"/>
     <w:rsid w:val="00A147AE"/>
     <w:rsid w:val="00A15634"/>
     <w:rsid w:val="00A157DD"/>
@@ -13082,57 +16654,59 @@
     <w:rsid w:val="00A20A22"/>
     <w:rsid w:val="00A20D31"/>
     <w:rsid w:val="00A218F6"/>
     <w:rsid w:val="00A21E10"/>
     <w:rsid w:val="00A2301D"/>
     <w:rsid w:val="00A269FD"/>
     <w:rsid w:val="00A26EC1"/>
     <w:rsid w:val="00A27183"/>
     <w:rsid w:val="00A271B7"/>
     <w:rsid w:val="00A313E2"/>
     <w:rsid w:val="00A32778"/>
     <w:rsid w:val="00A34767"/>
     <w:rsid w:val="00A35B84"/>
     <w:rsid w:val="00A36060"/>
     <w:rsid w:val="00A3686F"/>
     <w:rsid w:val="00A36AF3"/>
     <w:rsid w:val="00A36E69"/>
     <w:rsid w:val="00A3740F"/>
     <w:rsid w:val="00A409E9"/>
     <w:rsid w:val="00A41718"/>
     <w:rsid w:val="00A4231E"/>
     <w:rsid w:val="00A431C0"/>
     <w:rsid w:val="00A4524D"/>
     <w:rsid w:val="00A45380"/>
     <w:rsid w:val="00A45C6B"/>
+    <w:rsid w:val="00A47E5D"/>
     <w:rsid w:val="00A5081C"/>
     <w:rsid w:val="00A51959"/>
     <w:rsid w:val="00A5343B"/>
     <w:rsid w:val="00A54266"/>
     <w:rsid w:val="00A542CA"/>
     <w:rsid w:val="00A544E9"/>
     <w:rsid w:val="00A5580A"/>
+    <w:rsid w:val="00A566C7"/>
     <w:rsid w:val="00A56F6E"/>
     <w:rsid w:val="00A57FB6"/>
     <w:rsid w:val="00A6084C"/>
     <w:rsid w:val="00A60A28"/>
     <w:rsid w:val="00A617C8"/>
     <w:rsid w:val="00A61DA4"/>
     <w:rsid w:val="00A62DEF"/>
     <w:rsid w:val="00A64D45"/>
     <w:rsid w:val="00A6530D"/>
     <w:rsid w:val="00A66D8B"/>
     <w:rsid w:val="00A7010F"/>
     <w:rsid w:val="00A707A3"/>
     <w:rsid w:val="00A709C1"/>
     <w:rsid w:val="00A718DE"/>
     <w:rsid w:val="00A72BCB"/>
     <w:rsid w:val="00A72F50"/>
     <w:rsid w:val="00A740FA"/>
     <w:rsid w:val="00A800A1"/>
     <w:rsid w:val="00A808BA"/>
     <w:rsid w:val="00A819A8"/>
     <w:rsid w:val="00A82DF7"/>
     <w:rsid w:val="00A83BCC"/>
     <w:rsid w:val="00A84BEF"/>
     <w:rsid w:val="00A84F91"/>
     <w:rsid w:val="00A86E87"/>
@@ -13256,50 +16830,51 @@
     <w:rsid w:val="00B80040"/>
     <w:rsid w:val="00B80541"/>
     <w:rsid w:val="00B8131C"/>
     <w:rsid w:val="00B81B9D"/>
     <w:rsid w:val="00B83694"/>
     <w:rsid w:val="00B836BF"/>
     <w:rsid w:val="00B83AD8"/>
     <w:rsid w:val="00B83DB3"/>
     <w:rsid w:val="00B841A1"/>
     <w:rsid w:val="00B8761C"/>
     <w:rsid w:val="00B87753"/>
     <w:rsid w:val="00B90376"/>
     <w:rsid w:val="00B9071A"/>
     <w:rsid w:val="00B95C55"/>
     <w:rsid w:val="00BA0C69"/>
     <w:rsid w:val="00BA1F21"/>
     <w:rsid w:val="00BA2738"/>
     <w:rsid w:val="00BA2C51"/>
     <w:rsid w:val="00BA35D8"/>
     <w:rsid w:val="00BA4914"/>
     <w:rsid w:val="00BA622E"/>
     <w:rsid w:val="00BA6369"/>
     <w:rsid w:val="00BA642A"/>
     <w:rsid w:val="00BB1556"/>
     <w:rsid w:val="00BB3A58"/>
+    <w:rsid w:val="00BB4370"/>
     <w:rsid w:val="00BB4BE5"/>
     <w:rsid w:val="00BB6DFF"/>
     <w:rsid w:val="00BB7843"/>
     <w:rsid w:val="00BB7BB8"/>
     <w:rsid w:val="00BC0EAA"/>
     <w:rsid w:val="00BC1133"/>
     <w:rsid w:val="00BC279B"/>
     <w:rsid w:val="00BC2F51"/>
     <w:rsid w:val="00BC463F"/>
     <w:rsid w:val="00BC4ED5"/>
     <w:rsid w:val="00BC7C4D"/>
     <w:rsid w:val="00BC7D55"/>
     <w:rsid w:val="00BD0237"/>
     <w:rsid w:val="00BD3D39"/>
     <w:rsid w:val="00BD3EBA"/>
     <w:rsid w:val="00BD4FD9"/>
     <w:rsid w:val="00BD69CA"/>
     <w:rsid w:val="00BD6F37"/>
     <w:rsid w:val="00BD7C55"/>
     <w:rsid w:val="00BE22C9"/>
     <w:rsid w:val="00BE320B"/>
     <w:rsid w:val="00BE3366"/>
     <w:rsid w:val="00BE47DB"/>
     <w:rsid w:val="00BE47FC"/>
     <w:rsid w:val="00BE53E3"/>
@@ -13348,50 +16923,51 @@
     <w:rsid w:val="00C3671D"/>
     <w:rsid w:val="00C37BDD"/>
     <w:rsid w:val="00C40225"/>
     <w:rsid w:val="00C4053C"/>
     <w:rsid w:val="00C442E8"/>
     <w:rsid w:val="00C46EE4"/>
     <w:rsid w:val="00C47BC9"/>
     <w:rsid w:val="00C507E3"/>
     <w:rsid w:val="00C51E8D"/>
     <w:rsid w:val="00C525A7"/>
     <w:rsid w:val="00C53D1A"/>
     <w:rsid w:val="00C54706"/>
     <w:rsid w:val="00C55914"/>
     <w:rsid w:val="00C56AFD"/>
     <w:rsid w:val="00C6022B"/>
     <w:rsid w:val="00C60AA6"/>
     <w:rsid w:val="00C61643"/>
     <w:rsid w:val="00C6485D"/>
     <w:rsid w:val="00C66C2D"/>
     <w:rsid w:val="00C67130"/>
     <w:rsid w:val="00C67281"/>
     <w:rsid w:val="00C67A26"/>
     <w:rsid w:val="00C70460"/>
     <w:rsid w:val="00C70951"/>
     <w:rsid w:val="00C71844"/>
+    <w:rsid w:val="00C7197D"/>
     <w:rsid w:val="00C7269D"/>
     <w:rsid w:val="00C72E8B"/>
     <w:rsid w:val="00C74534"/>
     <w:rsid w:val="00C75BBC"/>
     <w:rsid w:val="00C76EF0"/>
     <w:rsid w:val="00C773BA"/>
     <w:rsid w:val="00C77B98"/>
     <w:rsid w:val="00C81144"/>
     <w:rsid w:val="00C8555E"/>
     <w:rsid w:val="00C857A1"/>
     <w:rsid w:val="00C877E0"/>
     <w:rsid w:val="00C87873"/>
     <w:rsid w:val="00C90121"/>
     <w:rsid w:val="00C90289"/>
     <w:rsid w:val="00C9043A"/>
     <w:rsid w:val="00C906C6"/>
     <w:rsid w:val="00C9071F"/>
     <w:rsid w:val="00C91170"/>
     <w:rsid w:val="00C91325"/>
     <w:rsid w:val="00C91375"/>
     <w:rsid w:val="00C93A50"/>
     <w:rsid w:val="00C9660C"/>
     <w:rsid w:val="00C97255"/>
     <w:rsid w:val="00CA0945"/>
     <w:rsid w:val="00CA28B2"/>
@@ -13570,65 +17146,67 @@
     <w:rsid w:val="00E03301"/>
     <w:rsid w:val="00E0386A"/>
     <w:rsid w:val="00E03E4C"/>
     <w:rsid w:val="00E04028"/>
     <w:rsid w:val="00E04387"/>
     <w:rsid w:val="00E04BC5"/>
     <w:rsid w:val="00E04DA6"/>
     <w:rsid w:val="00E10847"/>
     <w:rsid w:val="00E11337"/>
     <w:rsid w:val="00E11689"/>
     <w:rsid w:val="00E1232A"/>
     <w:rsid w:val="00E20447"/>
     <w:rsid w:val="00E20A1C"/>
     <w:rsid w:val="00E302E5"/>
     <w:rsid w:val="00E30F65"/>
     <w:rsid w:val="00E31BFC"/>
     <w:rsid w:val="00E32BEB"/>
     <w:rsid w:val="00E34657"/>
     <w:rsid w:val="00E358A0"/>
     <w:rsid w:val="00E358F7"/>
     <w:rsid w:val="00E3624A"/>
     <w:rsid w:val="00E36B8A"/>
     <w:rsid w:val="00E37E91"/>
     <w:rsid w:val="00E42101"/>
     <w:rsid w:val="00E43221"/>
+    <w:rsid w:val="00E4352B"/>
     <w:rsid w:val="00E4418F"/>
     <w:rsid w:val="00E44A9B"/>
     <w:rsid w:val="00E44BFE"/>
     <w:rsid w:val="00E44DD6"/>
     <w:rsid w:val="00E45A22"/>
     <w:rsid w:val="00E465D9"/>
     <w:rsid w:val="00E52520"/>
     <w:rsid w:val="00E528A6"/>
     <w:rsid w:val="00E5336E"/>
     <w:rsid w:val="00E543C7"/>
     <w:rsid w:val="00E54DD8"/>
     <w:rsid w:val="00E555F5"/>
     <w:rsid w:val="00E55682"/>
     <w:rsid w:val="00E57185"/>
     <w:rsid w:val="00E57540"/>
+    <w:rsid w:val="00E57F25"/>
     <w:rsid w:val="00E620BF"/>
     <w:rsid w:val="00E62CC3"/>
     <w:rsid w:val="00E62CED"/>
     <w:rsid w:val="00E6393C"/>
     <w:rsid w:val="00E64A9D"/>
     <w:rsid w:val="00E64C2A"/>
     <w:rsid w:val="00E66505"/>
     <w:rsid w:val="00E66B0C"/>
     <w:rsid w:val="00E66FF3"/>
     <w:rsid w:val="00E67189"/>
     <w:rsid w:val="00E67220"/>
     <w:rsid w:val="00E676A8"/>
     <w:rsid w:val="00E7216F"/>
     <w:rsid w:val="00E739EB"/>
     <w:rsid w:val="00E74881"/>
     <w:rsid w:val="00E74D9D"/>
     <w:rsid w:val="00E75BD4"/>
     <w:rsid w:val="00E76852"/>
     <w:rsid w:val="00E80458"/>
     <w:rsid w:val="00E80483"/>
     <w:rsid w:val="00E80846"/>
     <w:rsid w:val="00E8285A"/>
     <w:rsid w:val="00E82EC3"/>
     <w:rsid w:val="00E84690"/>
     <w:rsid w:val="00E85983"/>
@@ -13644,145 +17222,150 @@
     <w:rsid w:val="00E970E0"/>
     <w:rsid w:val="00E975FB"/>
     <w:rsid w:val="00EA21F9"/>
     <w:rsid w:val="00EA2D37"/>
     <w:rsid w:val="00EA3F73"/>
     <w:rsid w:val="00EA56D5"/>
     <w:rsid w:val="00EA6A88"/>
     <w:rsid w:val="00EB0FBE"/>
     <w:rsid w:val="00EB1BE9"/>
     <w:rsid w:val="00EB4D0C"/>
     <w:rsid w:val="00EB6392"/>
     <w:rsid w:val="00EB659D"/>
     <w:rsid w:val="00EB6B9B"/>
     <w:rsid w:val="00EB6ECF"/>
     <w:rsid w:val="00EB7771"/>
     <w:rsid w:val="00EB7D55"/>
     <w:rsid w:val="00EB7F43"/>
     <w:rsid w:val="00EC0831"/>
     <w:rsid w:val="00EC1BA4"/>
     <w:rsid w:val="00EC291D"/>
     <w:rsid w:val="00EC2DC0"/>
     <w:rsid w:val="00EC2F7E"/>
     <w:rsid w:val="00EC4351"/>
     <w:rsid w:val="00EC664B"/>
     <w:rsid w:val="00EC6939"/>
+    <w:rsid w:val="00ED111F"/>
     <w:rsid w:val="00ED2AA2"/>
     <w:rsid w:val="00ED503B"/>
     <w:rsid w:val="00ED69ED"/>
     <w:rsid w:val="00EE1128"/>
     <w:rsid w:val="00EE2E98"/>
     <w:rsid w:val="00EE34FD"/>
     <w:rsid w:val="00EE4B80"/>
     <w:rsid w:val="00EE518D"/>
     <w:rsid w:val="00EE5665"/>
     <w:rsid w:val="00EE58A8"/>
     <w:rsid w:val="00EE677F"/>
     <w:rsid w:val="00EE6FD8"/>
     <w:rsid w:val="00EE7113"/>
     <w:rsid w:val="00EF05A4"/>
     <w:rsid w:val="00EF070A"/>
     <w:rsid w:val="00EF267D"/>
     <w:rsid w:val="00EF3117"/>
     <w:rsid w:val="00EF3DB1"/>
     <w:rsid w:val="00EF42B1"/>
     <w:rsid w:val="00EF68EF"/>
     <w:rsid w:val="00EF7201"/>
     <w:rsid w:val="00EF7937"/>
     <w:rsid w:val="00F01674"/>
     <w:rsid w:val="00F01A9E"/>
     <w:rsid w:val="00F02969"/>
     <w:rsid w:val="00F02B21"/>
     <w:rsid w:val="00F0327B"/>
     <w:rsid w:val="00F0362E"/>
     <w:rsid w:val="00F043F2"/>
     <w:rsid w:val="00F04841"/>
     <w:rsid w:val="00F074D1"/>
     <w:rsid w:val="00F0769E"/>
     <w:rsid w:val="00F07A0D"/>
     <w:rsid w:val="00F10BFD"/>
     <w:rsid w:val="00F11E62"/>
     <w:rsid w:val="00F12B2B"/>
     <w:rsid w:val="00F12D2E"/>
     <w:rsid w:val="00F13CB3"/>
     <w:rsid w:val="00F14291"/>
     <w:rsid w:val="00F147C7"/>
     <w:rsid w:val="00F14A37"/>
     <w:rsid w:val="00F16295"/>
     <w:rsid w:val="00F1668F"/>
     <w:rsid w:val="00F21602"/>
     <w:rsid w:val="00F21E8E"/>
     <w:rsid w:val="00F233AC"/>
     <w:rsid w:val="00F23511"/>
     <w:rsid w:val="00F23AFD"/>
     <w:rsid w:val="00F23C8E"/>
     <w:rsid w:val="00F2461C"/>
+    <w:rsid w:val="00F270D6"/>
     <w:rsid w:val="00F27B21"/>
     <w:rsid w:val="00F27B30"/>
     <w:rsid w:val="00F3022C"/>
     <w:rsid w:val="00F313F6"/>
     <w:rsid w:val="00F330AF"/>
     <w:rsid w:val="00F339DD"/>
     <w:rsid w:val="00F36125"/>
     <w:rsid w:val="00F37BD9"/>
     <w:rsid w:val="00F407FC"/>
     <w:rsid w:val="00F417DD"/>
     <w:rsid w:val="00F42558"/>
     <w:rsid w:val="00F44F1B"/>
     <w:rsid w:val="00F44F65"/>
     <w:rsid w:val="00F4572B"/>
     <w:rsid w:val="00F461C5"/>
     <w:rsid w:val="00F465B1"/>
     <w:rsid w:val="00F46FA7"/>
     <w:rsid w:val="00F471C7"/>
     <w:rsid w:val="00F47E90"/>
     <w:rsid w:val="00F529A7"/>
     <w:rsid w:val="00F54623"/>
     <w:rsid w:val="00F54635"/>
     <w:rsid w:val="00F5619D"/>
     <w:rsid w:val="00F62A11"/>
     <w:rsid w:val="00F637F4"/>
     <w:rsid w:val="00F638FE"/>
     <w:rsid w:val="00F6400C"/>
     <w:rsid w:val="00F642FB"/>
     <w:rsid w:val="00F65170"/>
     <w:rsid w:val="00F65AB4"/>
     <w:rsid w:val="00F66505"/>
     <w:rsid w:val="00F672AD"/>
+    <w:rsid w:val="00F744B4"/>
     <w:rsid w:val="00F7504F"/>
     <w:rsid w:val="00F7592A"/>
     <w:rsid w:val="00F75AA7"/>
     <w:rsid w:val="00F75EFB"/>
     <w:rsid w:val="00F76739"/>
     <w:rsid w:val="00F76808"/>
+    <w:rsid w:val="00F81A9A"/>
     <w:rsid w:val="00F82246"/>
     <w:rsid w:val="00F82349"/>
     <w:rsid w:val="00F83F0D"/>
     <w:rsid w:val="00F84401"/>
     <w:rsid w:val="00F86B56"/>
     <w:rsid w:val="00F905A7"/>
     <w:rsid w:val="00F90A44"/>
+    <w:rsid w:val="00F9406F"/>
     <w:rsid w:val="00F9411E"/>
     <w:rsid w:val="00FA048D"/>
     <w:rsid w:val="00FA2ABB"/>
     <w:rsid w:val="00FA51BB"/>
     <w:rsid w:val="00FA73B2"/>
     <w:rsid w:val="00FA7A0D"/>
     <w:rsid w:val="00FB0FE4"/>
     <w:rsid w:val="00FB164C"/>
     <w:rsid w:val="00FB1AC9"/>
     <w:rsid w:val="00FB1BE5"/>
     <w:rsid w:val="00FB1C07"/>
     <w:rsid w:val="00FB26AA"/>
     <w:rsid w:val="00FB285F"/>
     <w:rsid w:val="00FB2D56"/>
     <w:rsid w:val="00FB555B"/>
     <w:rsid w:val="00FB7D7B"/>
     <w:rsid w:val="00FC05FD"/>
     <w:rsid w:val="00FC19EA"/>
     <w:rsid w:val="00FC1EEF"/>
     <w:rsid w:val="00FC3704"/>
     <w:rsid w:val="00FC5A0E"/>
     <w:rsid w:val="00FC69BC"/>
     <w:rsid w:val="00FC7FA6"/>
     <w:rsid w:val="00FD2093"/>
     <w:rsid w:val="00FD6AB4"/>
@@ -14356,78 +17939,147 @@
       <w:rFonts w:ascii="Cambria" w:eastAsia="新細明體" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="aa">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009B76D9"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00D77F29"/>
     <w:pPr>
       <w:ind w:leftChars="200" w:left="480"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="table" w:styleId="6-1">
+    <w:name w:val="Grid Table 6 Colorful Accent 1"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00F81A9A"/>
+    <w:rPr>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
     <w:div w:id="1106077585">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tsri.org.tw/english/commonPage.jsp?kindId=EC0010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tsri.org.tw/english/commonPage.jsp?kindId=EC0010" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -14656,72 +18308,72 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B68EA6D7-5D50-46B0-9659-DBC7DB83E33D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{49F9609F-B564-454D-A7D1-61889A303D52}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>4241</Characters>
+  <Pages>11</Pages>
+  <Words>819</Words>
+  <Characters>4674</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>35</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>38</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>cic</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4976</CharactersWithSpaces>
+  <CharactersWithSpaces>5483</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>6357051</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.tsri.org.tw/tw/commonPage.jsp?kindId=C0009</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>