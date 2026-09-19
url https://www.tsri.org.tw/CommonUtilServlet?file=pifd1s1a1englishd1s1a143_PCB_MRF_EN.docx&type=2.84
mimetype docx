--- v0 (2026-06-15)
+++ v1 (2026-09-19)
@@ -3,18217 +3,18584 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="00E86E9E" w:rsidRPr="006E3B2D" w:rsidRDefault="00E86E9E" w:rsidP="00E86E9E">
+    <w:p w:rsidR="00E86E9E" w:rsidRPr="009612DD" w:rsidRDefault="00E86E9E" w:rsidP="009612DD">
       <w:pPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E3B2D">
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">PCB </w:t>
-[...7 lines deleted...]
-        <w:t>Fabrication Review Form</w:t>
+        <w:t>PCB Fabrication Review Form</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E86E9E" w:rsidRPr="00173C4C" w:rsidRDefault="00E86E9E" w:rsidP="00E86E9E">
+    <w:p w:rsidR="00E86E9E" w:rsidRPr="009612DD" w:rsidRDefault="00E86E9E" w:rsidP="009612DD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Objective</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E86E9E" w:rsidRDefault="00E86E9E" w:rsidP="00E86E9E">
+    <w:p w:rsidR="00E86E9E" w:rsidRPr="009612DD" w:rsidRDefault="00E86E9E" w:rsidP="009612DD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">This form is used to remind </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>designer</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>some notices about</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> PCB design, layout, DRC and fabri</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>cation.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E86E9E" w:rsidRDefault="00E86E9E" w:rsidP="00E86E9E">
+    <w:p w:rsidR="00E86E9E" w:rsidRPr="009612DD" w:rsidRDefault="00E86E9E" w:rsidP="009612DD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>We hope the user can raise the PCB design successful rate and obtain complete learning result.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E86E9E" w:rsidRDefault="00E86E9E" w:rsidP="00E86E9E">
+    <w:p w:rsidR="00E86E9E" w:rsidRPr="009612DD" w:rsidRDefault="00E86E9E" w:rsidP="009612DD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA5B26">
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>self-check</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> the list on this form and fill in the appropriate cell carefully. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E86E9E" w:rsidRDefault="00E86E9E" w:rsidP="00E86E9E">
+    <w:p w:rsidR="00E86E9E" w:rsidRPr="009612DD" w:rsidRDefault="00E86E9E" w:rsidP="009612DD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E86E9E" w:rsidRDefault="00E86E9E" w:rsidP="00E86E9E">
+    <w:p w:rsidR="00E86E9E" w:rsidRPr="009612DD" w:rsidRDefault="00E86E9E" w:rsidP="009612DD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A0923">
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Software information</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009A0923" w:rsidRPr="009A0923" w:rsidRDefault="009A0923" w:rsidP="00E86E9E">
+    <w:p w:rsidR="009A0923" w:rsidRPr="009612DD" w:rsidRDefault="009A0923" w:rsidP="009612DD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00E86E9E" w:rsidRPr="008F505F" w:rsidRDefault="00E86E9E" w:rsidP="00E86E9E">
+    <w:p w:rsidR="00E86E9E" w:rsidRPr="009612DD" w:rsidRDefault="00E86E9E" w:rsidP="009612DD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F505F">
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PADS:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E86E9E" w:rsidRPr="009A0923" w:rsidRDefault="00E86E9E" w:rsidP="009A0923">
+    <w:p w:rsidR="00E86E9E" w:rsidRPr="009612DD" w:rsidRDefault="00E86E9E" w:rsidP="009612DD">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A0923">
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Encourage</w:t>
       </w:r>
-      <w:r w:rsidRPr="009A0923">
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> users to use TSRI provided PADS software. About PADS, TSRI provides template files, software consulting, e-Learning, and winter / summer vacation training courses.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E86E9E" w:rsidRPr="008F505F" w:rsidRDefault="00E86E9E" w:rsidP="00E86E9E">
+    <w:p w:rsidR="00E86E9E" w:rsidRPr="009612DD" w:rsidRDefault="00E86E9E" w:rsidP="009612DD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E86E9E" w:rsidRPr="008F505F" w:rsidRDefault="00E86E9E" w:rsidP="00E86E9E">
+    <w:p w:rsidR="00E86E9E" w:rsidRPr="009612DD" w:rsidRDefault="00E86E9E" w:rsidP="009612DD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F505F">
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Altium:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF076B" w:rsidRPr="00FF076B" w:rsidRDefault="00FF076B" w:rsidP="00FF076B">
+    <w:p w:rsidR="00FF076B" w:rsidRPr="009612DD" w:rsidRDefault="00FF076B" w:rsidP="009612DD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF076B">
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF076B">
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">use versions after </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF076B">
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2012 (including)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF076B">
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF076B" w:rsidRPr="00FF076B" w:rsidRDefault="00FF076B" w:rsidP="00FF076B">
+    <w:p w:rsidR="00FF076B" w:rsidRPr="009612DD" w:rsidRDefault="00FF076B" w:rsidP="009612DD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF076B">
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">The design of version before 2012 might not be compatible with TSRI’s template, and generates too many DRC errors. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF076B" w:rsidRPr="00FF076B" w:rsidRDefault="00FF076B" w:rsidP="00FF076B">
+    <w:p w:rsidR="00FF076B" w:rsidRPr="009612DD" w:rsidRDefault="00FF076B" w:rsidP="009612DD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF076B">
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">After 2015/03, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF076B">
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">there is </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF076B">
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>no update</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF076B">
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the Altium template, please use PADS software instead.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF076B" w:rsidRPr="007E76AA" w:rsidRDefault="00FF076B" w:rsidP="00FF076B">
+    <w:p w:rsidR="00FF076B" w:rsidRPr="009612DD" w:rsidRDefault="00FF076B" w:rsidP="009612DD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF076B">
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Please set up the Design Rules </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF076B">
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>by oneself</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF076B">
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> and make sure to comply with the DRC listed in TSRI’s web </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF076B">
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF076B">
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>PCB Fabrication - Design Rules Manual”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF076B">
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E86E9E" w:rsidRPr="00CA5B26" w:rsidRDefault="00E86E9E" w:rsidP="00FF076B">
+    <w:p w:rsidR="00E86E9E" w:rsidRPr="009612DD" w:rsidRDefault="00E86E9E" w:rsidP="009612DD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:left="480"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E86E9E" w:rsidRPr="008F505F" w:rsidRDefault="00E86E9E" w:rsidP="00E86E9E">
+    <w:p w:rsidR="00E86E9E" w:rsidRPr="009612DD" w:rsidRDefault="00E86E9E" w:rsidP="009612DD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Allegro</w:t>
-[...9 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Allegro:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E86E9E" w:rsidRDefault="00E86E9E" w:rsidP="00E86E9E">
+    <w:p w:rsidR="00E86E9E" w:rsidRPr="009612DD" w:rsidRDefault="00E86E9E" w:rsidP="009612DD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB2478">
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>No template</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F505F">
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E86E9E" w:rsidRPr="008F505F" w:rsidRDefault="00E86E9E" w:rsidP="00E86E9E">
+    <w:p w:rsidR="00E86E9E" w:rsidRPr="009612DD" w:rsidRDefault="00E86E9E" w:rsidP="009612DD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F505F">
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">If the user wants to use the </w:t>
-[...31 lines deleted...]
-        <w:t>the DRC listed in TSRI’s web Design Rule manual.</w:t>
+        <w:t>If the user wants to use the software (Such as Allegro or Eagles, etc.), please set up the Design Rules by oneself and make sure to comply with the DRC listed in TSRI’s web Design Rule manual.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E86E9E" w:rsidRDefault="00E86E9E" w:rsidP="00E86E9E">
+    <w:p w:rsidR="00E86E9E" w:rsidRPr="009612DD" w:rsidRDefault="00E86E9E" w:rsidP="009612DD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="TT2D9FFo00"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="TT2D9FFo00"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E86E9E" w:rsidRPr="008F505F" w:rsidRDefault="00E86E9E" w:rsidP="00E86E9E">
+    <w:p w:rsidR="00E86E9E" w:rsidRPr="009612DD" w:rsidRDefault="00E86E9E" w:rsidP="009612DD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008F505F">
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Other Software:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E86E9E" w:rsidRDefault="00E86E9E" w:rsidP="00E86E9E">
+    <w:p w:rsidR="00E86E9E" w:rsidRPr="009612DD" w:rsidRDefault="00E86E9E" w:rsidP="009612DD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB2478">
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Not Acceptable</w:t>
       </w:r>
-      <w:r w:rsidRPr="008F505F">
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E86E9E" w:rsidRPr="00FD4403" w:rsidRDefault="00E86E9E" w:rsidP="00E86E9E">
+    <w:p w:rsidR="00E86E9E" w:rsidRDefault="00E86E9E" w:rsidP="009612DD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="TT2D9FFo00"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009612DD">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidRPr="009612DD">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>[1] Name and Phone no. of Applicant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C55A53" w:rsidRPr="009612DD" w:rsidRDefault="00C55A53" w:rsidP="009612DD">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E86E9E" w:rsidRPr="00A239E2" w:rsidRDefault="00E86E9E" w:rsidP="00E86E9E">
-[...36 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9889" w:type="dxa"/>
+        <w:tblW w:w="10064" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2943"/>
+        <w:gridCol w:w="3118"/>
         <w:gridCol w:w="6946"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E86E9E" w:rsidRPr="004A2057" w:rsidTr="00737392">
-[...2 lines deleted...]
-            <w:tcW w:w="2943" w:type="dxa"/>
+      <w:tr w:rsidR="00E86E9E" w:rsidRPr="009612DD" w:rsidTr="00987DFE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E86E9E" w:rsidRPr="004A2057" w:rsidRDefault="00E86E9E" w:rsidP="00D471AC">
+          <w:p w:rsidR="00E86E9E" w:rsidRPr="009612DD" w:rsidRDefault="00E86E9E" w:rsidP="00376673">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="28"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="28"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PCB </w:t>
+            </w:r>
+            <w:r w:rsidR="00376673">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="36"/>
-                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Identifica</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>tion Code</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E86E9E" w:rsidRPr="004A2057" w:rsidRDefault="00E86E9E" w:rsidP="00D471AC">
+          <w:p w:rsidR="00E86E9E" w:rsidRPr="009612DD" w:rsidRDefault="009612DD" w:rsidP="009612DD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="28"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="28"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00E86E9E" w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="28"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>L_</w:t>
+            </w:r>
+            <w:r w:rsidR="00E86E9E" w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="28"/>
-[...1 lines deleted...]
-              <w:t>_1A2B</w:t>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:color w:val="0000FF"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>5E</w:t>
+            </w:r>
+            <w:r w:rsidR="00E86E9E" w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="0000FF"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>_</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:color w:val="0000FF"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>A0001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E86E9E" w:rsidRPr="004A2057" w:rsidTr="00737392">
-[...2 lines deleted...]
-            <w:tcW w:w="2943" w:type="dxa"/>
+      <w:tr w:rsidR="00E86E9E" w:rsidRPr="009612DD" w:rsidTr="00987DFE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E86E9E" w:rsidRPr="004A2057" w:rsidRDefault="00E86E9E" w:rsidP="00D471AC">
+          <w:p w:rsidR="00E86E9E" w:rsidRPr="009612DD" w:rsidRDefault="00E86E9E" w:rsidP="009612DD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="28"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Applicant Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E86E9E" w:rsidRPr="004A2057" w:rsidRDefault="00E86E9E" w:rsidP="00D471AC">
+          <w:p w:rsidR="00E86E9E" w:rsidRPr="009612DD" w:rsidRDefault="00E86E9E" w:rsidP="009612DD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="28"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Jack Smith</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E86E9E" w:rsidRPr="004A2057" w:rsidTr="00737392">
-[...2 lines deleted...]
-            <w:tcW w:w="2943" w:type="dxa"/>
+      <w:tr w:rsidR="00E86E9E" w:rsidRPr="009612DD" w:rsidTr="00987DFE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E86E9E" w:rsidRPr="004A2057" w:rsidRDefault="00E86E9E" w:rsidP="00D471AC">
+          <w:p w:rsidR="00E86E9E" w:rsidRPr="009612DD" w:rsidRDefault="00E86E9E" w:rsidP="009612DD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="28"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Applicant Phone No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E86E9E" w:rsidRPr="004A2057" w:rsidRDefault="003F7EA9" w:rsidP="003F7EA9">
+          <w:p w:rsidR="00E86E9E" w:rsidRPr="009612DD" w:rsidRDefault="003F7EA9" w:rsidP="009612DD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="TT2D9FFo00"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="TT2D9FFo00"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="28"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="TT2D9FFo00"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="TT2D9FFo00"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00E86E9E" w:rsidRPr="004A2057">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="TT2D9FFo00"/>
+            <w:r w:rsidR="00E86E9E" w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="TT2D9FFo00"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>0912</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="TT2D9FFo00"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="TT2D9FFo00"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidR="00E86E9E" w:rsidRPr="004A2057">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="TT2D9FFo00"/>
+            <w:r w:rsidR="00E86E9E" w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="TT2D9FFo00"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>345678</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E86E9E" w:rsidRPr="004A2057" w:rsidTr="00737392">
-[...2 lines deleted...]
-            <w:tcW w:w="2943" w:type="dxa"/>
+      <w:tr w:rsidR="00E86E9E" w:rsidRPr="009612DD" w:rsidTr="00987DFE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E86E9E" w:rsidRPr="004A2057" w:rsidRDefault="00E86E9E" w:rsidP="00D471AC">
+          <w:p w:rsidR="00E86E9E" w:rsidRPr="009612DD" w:rsidRDefault="00E86E9E" w:rsidP="009612DD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="36"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A2057">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="28"/>
               </w:rPr>
               <w:t>PCB Layout software name /version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6946" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E86E9E" w:rsidRPr="004A2057" w:rsidRDefault="00E86E9E" w:rsidP="00D471AC">
+          <w:p w:rsidR="00E86E9E" w:rsidRPr="009612DD" w:rsidRDefault="00E86E9E" w:rsidP="009612DD">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="TT2D9FFo00"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="TT2D9FFo00"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="28"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="TT2D9FFo00"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="TT2D9FFo00"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve">PADS </w:t>
             </w:r>
-            <w:r w:rsidRPr="004A2057">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="TT2D9FFo00" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="TT2D9FFo00" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>VX.2.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="TT2D9FFo00"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="TT2D9FFo00"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E86E9E" w:rsidRPr="004A2057" w:rsidRDefault="00E86E9E" w:rsidP="00E86E9E">
+    <w:p w:rsidR="002230D1" w:rsidRDefault="002230D1" w:rsidP="009612DD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A2057">
+    </w:p>
+    <w:p w:rsidR="00FC22E2" w:rsidRPr="00FC22E2" w:rsidRDefault="00FC22E2" w:rsidP="00FC22E2">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
-          <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t xml:space="preserve"># </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC22E2">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t># PCB Identification Code</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A2057">
+      <w:r w:rsidRPr="00FC22E2">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:b/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC22E2">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Naming rule: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC22E2" w:rsidRPr="00FC22E2" w:rsidRDefault="00FC22E2" w:rsidP="00FC22E2">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:leftChars="118" w:left="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC22E2">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:b/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>Process Code_year batch_serial number on”PCB Fabrication Application Form”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC22E2">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC22E2" w:rsidRPr="00FC22E2" w:rsidRDefault="00FC22E2" w:rsidP="00FC22E2">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:leftChars="118" w:left="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC22E2">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>Ex: 4L_115E_A0001</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC22E2" w:rsidRPr="00FC22E2" w:rsidRDefault="00FC22E2" w:rsidP="00FC22E2">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:ind w:leftChars="118" w:left="283"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC22E2">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+        </w:rPr>
+        <w:t>Mark this code at “Silkscreen top” upper left corner with a frame to enclose it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC22E2" w:rsidRPr="00FC22E2" w:rsidRDefault="00FC22E2" w:rsidP="00FC22E2">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+          <w:b/>
+          <w:noProof w:val="0"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>PCB Recognition Code</w:t>
-[...29 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E86E9E" w:rsidRPr="004A2057" w:rsidRDefault="00E86E9E" w:rsidP="00737392">
+    <w:p w:rsidR="00E86E9E" w:rsidRPr="00FC22E2" w:rsidRDefault="00E86E9E" w:rsidP="009612DD">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:ind w:leftChars="118" w:left="283"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...81 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="TT2D9FFo00"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="TT2D9FFo00"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A239E2" w:rsidRDefault="00A239E2">
+    <w:p w:rsidR="00A239E2" w:rsidRPr="009612DD" w:rsidRDefault="00A239E2" w:rsidP="009612DD">
       <w:pPr>
         <w:widowControl/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E86E9E" w:rsidRPr="00A239E2" w:rsidRDefault="00E86E9E" w:rsidP="00E86E9E">
+    <w:p w:rsidR="00E86E9E" w:rsidRPr="009612DD" w:rsidRDefault="00E86E9E" w:rsidP="009612DD">
       <w:pPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A239E2">
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>[2] C</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A239E2">
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>heck the following items</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB2478" w:rsidRDefault="00E86E9E" w:rsidP="00E86E9E">
+    <w:p w:rsidR="00AC3872" w:rsidRDefault="00AC3872" w:rsidP="009612DD">
       <w:pPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w:rsidR="00AB2478" w:rsidRPr="009612DD" w:rsidRDefault="00E86E9E" w:rsidP="009612DD">
+      <w:pPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009612DD">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         </w:rPr>
         <w:t>Self-check items, no matter there is the item in your design or not</w:t>
       </w:r>
-      <w:r w:rsidR="00AB2478">
+      <w:r w:rsidR="00AB2478" w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB2478" w:rsidRDefault="00AB2478" w:rsidP="00E86E9E">
+    <w:p w:rsidR="00AB2478" w:rsidRPr="009612DD" w:rsidRDefault="00AB2478" w:rsidP="009612DD">
       <w:pPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00E86E9E">
+      <w:r w:rsidR="00E86E9E" w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         </w:rPr>
         <w:t xml:space="preserve">f you checked, </w:t>
       </w:r>
-      <w:r w:rsidR="00A239E2">
+      <w:r w:rsidR="00A239E2" w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         </w:rPr>
         <w:t>click</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         </w:rPr>
         <w:t xml:space="preserve"> the box, </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
             <w:bCs/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="661984129"/>
           <w14:checkbox>
             <w14:checked w14:val="1"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidRPr="009612DD">
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:sym w:font="Wingdings 2" w:char="F052"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E86E9E" w:rsidRPr="00F06B1A" w:rsidRDefault="00E86E9E" w:rsidP="00E86E9E">
+    <w:p w:rsidR="00E86E9E" w:rsidRPr="009612DD" w:rsidRDefault="00E86E9E" w:rsidP="009612DD">
       <w:pPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00304D5C">
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Red C</w:t>
       </w:r>
-      <w:r w:rsidRPr="00304D5C">
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r w:rsidRPr="00304D5C">
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>aracte</w:t>
       </w:r>
-      <w:r w:rsidRPr="00304D5C">
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>rs</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>show</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> error-prone</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F06B1A">
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>items.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E86E9E" w:rsidRPr="006E3B2D" w:rsidRDefault="00E86E9E" w:rsidP="00E86E9E">
+    <w:p w:rsidR="00E86E9E" w:rsidRPr="009612DD" w:rsidRDefault="00E86E9E" w:rsidP="009612DD">
       <w:pPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1465"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="7458"/>
+        <w:gridCol w:w="1764"/>
+        <w:gridCol w:w="920"/>
+        <w:gridCol w:w="7048"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003E27F2" w:rsidRPr="0019661E" w:rsidTr="003E27F2">
+      <w:tr w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidTr="003E27F2">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E27F2" w:rsidRPr="00BE5020" w:rsidRDefault="003E27F2" w:rsidP="00D471AC">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>tem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="409" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E27F2" w:rsidRPr="00C75C50" w:rsidRDefault="003E27F2" w:rsidP="00D471AC">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>heck</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3836" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E27F2" w:rsidRPr="00C75C50" w:rsidRDefault="003E27F2" w:rsidP="00D471AC">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Comments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E27F2" w:rsidRPr="0083202A" w:rsidTr="003E27F2">
+      <w:tr w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidTr="003E27F2">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E27F2" w:rsidRPr="00BE5020" w:rsidRDefault="003E27F2" w:rsidP="00D471AC">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="00922FBF">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>PCB</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Recognition </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00922FBF">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t>Identifica</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tion </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="945972249"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="409" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="003E27F2" w:rsidRPr="00C130DE" w:rsidRDefault="00165E3F" w:rsidP="004D4F71">
+              <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="00F0524F" w:rsidP="009612DD">
                 <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3836" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E27F2" w:rsidRPr="00C130DE" w:rsidRDefault="003E27F2" w:rsidP="00D471AC">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>xist</w:t>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s, and the </w:t>
+            </w:r>
+            <w:r w:rsidR="002650FA">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>naming rule</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is correct.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003E27F2" w:rsidRPr="00304D5C" w:rsidRDefault="003E27F2" w:rsidP="00D471AC">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00922FBF" w:rsidRPr="00922FBF" w:rsidRDefault="003E27F2" w:rsidP="00922FBF">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Rule: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00304D5C">
-[...31 lines deleted...]
-              <w:t>ex: 2L_112A_1A2B, marked at “Silkscreen top” upper left corner with a frame to enclose the code.</w:t>
+          </w:p>
+          <w:p w:rsidR="00922FBF" w:rsidRPr="00922FBF" w:rsidRDefault="00922FBF" w:rsidP="00922FBF">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:ind w:leftChars="118" w:left="283"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00922FBF">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:b/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>Process Code_year batch_</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00922FBF">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:b/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="FF0000"/>
+                <w:kern w:val="0"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>serial number on”PCB Fabrication Application Form”</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00922FBF">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="00632659" w:rsidRDefault="00922FBF" w:rsidP="00632659">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:ind w:leftChars="132" w:left="317"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00922FBF">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+              </w:rPr>
+              <w:t>Ex: 4L_115E_A0001</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E27F2" w:rsidRPr="0083202A" w:rsidTr="003E27F2">
+      <w:tr w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidTr="003E27F2">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E27F2" w:rsidRPr="00BE5020" w:rsidRDefault="003E27F2" w:rsidP="00D471AC">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1996331124"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="409" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="003E27F2" w:rsidRPr="00C130DE" w:rsidRDefault="00165E3F" w:rsidP="004D4F71">
+              <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
                 <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="009612DD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3836" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E27F2" w:rsidRDefault="003E27F2" w:rsidP="00D471AC">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>This code should be the same in</w:t>
             </w:r>
-            <w:r w:rsidR="007D2DB8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidR="007D2DB8" w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003E27F2" w:rsidRDefault="003E27F2" w:rsidP="007D2DB8">
-            <w:pPr>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
               <w:ind w:leftChars="125" w:left="300"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
-            <w:r w:rsidRPr="009D47DB">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>PCB</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> Fabrication Application From”</w:t>
             </w:r>
-            <w:r w:rsidR="00216F52">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidR="00216F52" w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> (web)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003E27F2" w:rsidRDefault="003E27F2" w:rsidP="007D2DB8">
-            <w:pPr>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
               <w:ind w:leftChars="125" w:left="300"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
-[...30 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Silkscreen top”, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
               <w:ind w:leftChars="125" w:left="300"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">“PCB Design e-file”, and </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003E27F2" w:rsidRDefault="003E27F2" w:rsidP="007D2DB8">
-            <w:pPr>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
               <w:ind w:leftChars="125" w:left="300"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">“PCB Fabrication Review Form”. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00216F52" w:rsidRPr="00216F52" w:rsidRDefault="00216F52" w:rsidP="00D471AC">
-[...9 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w:rsidR="00216F52" w:rsidRPr="009612DD" w:rsidRDefault="00216F52" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="28"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>No drill is allowed on “PCB Identification Code”</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E27F2" w:rsidRPr="0083202A" w:rsidTr="003E27F2">
+      <w:tr w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidTr="003E27F2">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E27F2" w:rsidRDefault="003E27F2" w:rsidP="00D471AC">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>BO</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> Frame</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003E27F2" w:rsidRPr="00BE5020" w:rsidRDefault="003E27F2" w:rsidP="00D471AC">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE5020">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Frame</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-66655908"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="409" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="003E27F2" w:rsidRPr="00C130DE" w:rsidRDefault="00165E3F" w:rsidP="004D4F71">
+              <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
                 <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="009612DD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3836" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E27F2" w:rsidRPr="00C130DE" w:rsidRDefault="003E27F2" w:rsidP="00D471AC">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>BO</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>frame</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C130DE">
-[...13 lines deleted...]
-              <w:t>and ME frame are existing.</w:t>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and ME frame are existing.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E27F2" w:rsidRPr="0083202A" w:rsidTr="003E27F2">
+      <w:tr w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidTr="003E27F2">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E27F2" w:rsidRPr="00BE5020" w:rsidRDefault="003E27F2" w:rsidP="00D471AC">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-526640418"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="409" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="003E27F2" w:rsidRPr="00C130DE" w:rsidRDefault="00165E3F" w:rsidP="004D4F71">
+              <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
                 <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="009612DD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3836" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E27F2" w:rsidRDefault="003E27F2" w:rsidP="00D471AC">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>BO frame, only exists on BO layer, no BO frame on the other layer.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003E27F2" w:rsidRPr="00C130DE" w:rsidRDefault="003E27F2" w:rsidP="00D471AC">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ME frame, only exists on ME layer, no ME frame on the other layer.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E27F2" w:rsidRPr="0083202A" w:rsidTr="003E27F2">
+      <w:tr w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidTr="003E27F2">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E27F2" w:rsidRPr="00BE5020" w:rsidRDefault="003E27F2" w:rsidP="004D4F71">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="2082481647"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="409" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="003E27F2" w:rsidRPr="00C130DE" w:rsidRDefault="00165E3F" w:rsidP="004D4F71">
+              <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
                 <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="009612DD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3836" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E27F2" w:rsidRPr="00C130DE" w:rsidRDefault="003E27F2" w:rsidP="004D4F71">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">ine </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>width</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D29F8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="004D29F8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D29F8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> 0.1 mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E27F2" w:rsidRPr="0083202A" w:rsidTr="003E27F2">
+      <w:tr w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidTr="003E27F2">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E27F2" w:rsidRPr="00BE5020" w:rsidRDefault="003E27F2" w:rsidP="004D4F71">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1557541640"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="409" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="003E27F2" w:rsidRPr="00C130DE" w:rsidRDefault="00165E3F" w:rsidP="004D4F71">
+              <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
                 <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="009612DD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3836" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E27F2" w:rsidRPr="00C130DE" w:rsidRDefault="003E27F2" w:rsidP="004D4F71">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">The distance of </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>BO</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> frame and</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C130DE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> ME</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> frame</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C130DE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1.5 mm</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C130DE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>center of line to center of line</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E27F2" w:rsidRPr="00314BED" w:rsidTr="003E27F2">
+      <w:tr w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidTr="003E27F2">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E27F2" w:rsidRPr="00BE5020" w:rsidRDefault="003E27F2" w:rsidP="004D4F71">
-[...28 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>ME F</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>rame Size</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1081129938"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="409" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="003E27F2" w:rsidRPr="00C130DE" w:rsidRDefault="00165E3F" w:rsidP="004D4F71">
+              <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
                 <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="009612DD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3836" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E27F2" w:rsidRPr="00C130DE" w:rsidRDefault="003E27F2" w:rsidP="004D4F71">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">hould </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>be the same as that of web the cell of “PCB Area Units” on “PCB Application Form”</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E27F2" w:rsidRPr="00314BED" w:rsidTr="003E27F2">
+      <w:tr w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidTr="003E27F2">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E27F2" w:rsidRPr="00847E53" w:rsidRDefault="003E27F2" w:rsidP="004D4F71">
-[...24 lines deleted...]
-              <w:t>Cut Out</w:t>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>PCB Cut Out</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-383639263"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="409" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="003E27F2" w:rsidRPr="00C130DE" w:rsidRDefault="00165E3F" w:rsidP="004D4F71">
+              <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
                 <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="009612DD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3836" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E27F2" w:rsidRPr="00C130DE" w:rsidRDefault="003E27F2" w:rsidP="004D4F71">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Gerber </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>file of BO layer shows</w:t>
             </w:r>
-            <w:r w:rsidRPr="00847E53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00847E53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
-            <w:r w:rsidRPr="00847E53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>cut out</w:t>
             </w:r>
-            <w:r w:rsidRPr="00847E53">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>characters.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E27F2" w:rsidRPr="00314BED" w:rsidTr="003E27F2">
+      <w:tr w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidTr="003E27F2">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E27F2" w:rsidRPr="00BE5020" w:rsidRDefault="003E27F2" w:rsidP="004D4F71">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>rill Table</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="918140617"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="409" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="003E27F2" w:rsidRPr="00C130DE" w:rsidRDefault="00165E3F" w:rsidP="004D4F71">
+              <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
                 <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="009612DD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3836" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E27F2" w:rsidRPr="00C130DE" w:rsidRDefault="003E27F2" w:rsidP="004D4F71">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Existing</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>, does not o</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>verlap with any figures of other layers , and must be outside ME frame.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C130DE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E27F2" w:rsidRPr="00314BED" w:rsidTr="003E27F2">
+      <w:tr w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidTr="003E27F2">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E27F2" w:rsidRPr="00BE5020" w:rsidRDefault="003E27F2" w:rsidP="004D4F71">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1877068039"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="409" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="003E27F2" w:rsidRPr="00C130DE" w:rsidRDefault="00165E3F" w:rsidP="004D4F71">
+              <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
                 <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="009612DD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3836" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E27F2" w:rsidRPr="00C130DE" w:rsidRDefault="003E27F2" w:rsidP="004D4F71">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">0.2mm </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C130DE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="微軟正黑體" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>≤</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C130DE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Size of holes</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C130DE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="微軟正黑體" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>≤</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C130DE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6mm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E27F2" w:rsidRPr="00314BED" w:rsidTr="003E27F2">
+      <w:tr w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidTr="003E27F2">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E27F2" w:rsidRPr="00BE5020" w:rsidRDefault="003E27F2" w:rsidP="004D4F71">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1362551635"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="409" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="003E27F2" w:rsidRPr="00C130DE" w:rsidRDefault="00165E3F" w:rsidP="004D4F71">
+              <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
                 <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="009612DD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3836" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E27F2" w:rsidRPr="00344770" w:rsidRDefault="003E27F2" w:rsidP="004D4F71">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>Position Holes</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+              <w:t>Position Holes：NPTH</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Non-Plated through Hole</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>：</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+              <w:t xml:space="preserve">No. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>NPTH</w:t>
-[...49 lines deleted...]
-              </w:rPr>
               <w:t>=4</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C130DE">
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">，1mm </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="微軟正黑體" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>≤</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C130DE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009C16F2">
-[...25 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Size of Position Holes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C130DE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="微軟正黑體" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>≤</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C130DE">
-[...13 lines deleted...]
-              <w:t>。</w:t>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6mm。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E27F2" w:rsidRPr="00314BED" w:rsidTr="003E27F2">
+      <w:tr w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidTr="003E27F2">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E27F2" w:rsidRPr="00BE5020" w:rsidRDefault="003E27F2" w:rsidP="004D4F71">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>older Mask</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1325020040"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="409" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="003E27F2" w:rsidRPr="00C130DE" w:rsidRDefault="00165E3F" w:rsidP="004D4F71">
+              <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
                 <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="009612DD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3836" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E27F2" w:rsidRPr="00C130DE" w:rsidRDefault="003E27F2" w:rsidP="004D4F71">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">There is solder mask opening on </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C130DE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>COB</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C130DE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E27F2" w:rsidRPr="00314BED" w:rsidTr="003E27F2">
+      <w:tr w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidTr="003E27F2">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E27F2" w:rsidRPr="00BE5020" w:rsidRDefault="003E27F2" w:rsidP="004D4F71">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-68658549"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="409" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="003E27F2" w:rsidRPr="00C130DE" w:rsidRDefault="00165E3F" w:rsidP="004D4F71">
+              <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
                 <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="009612DD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3836" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E27F2" w:rsidRPr="00C130DE" w:rsidRDefault="003E27F2" w:rsidP="004D4F71">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>There is solder mask opening on</w:t>
             </w:r>
-            <w:r w:rsidRPr="00157C4E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> PAD</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>, which is for soldering use.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E27F2" w:rsidRPr="00314BED" w:rsidTr="003E27F2">
+      <w:tr w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidTr="003E27F2">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E27F2" w:rsidRPr="00BE5020" w:rsidRDefault="003E27F2" w:rsidP="004D4F71">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-559327362"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="409" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="003E27F2" w:rsidRPr="00C130DE" w:rsidRDefault="00165E3F" w:rsidP="004D4F71">
+              <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
                 <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="009612DD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3836" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E27F2" w:rsidRPr="00C130DE" w:rsidRDefault="003E27F2" w:rsidP="004D4F71">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>If there is no solder material on whole</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> layer</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>, be sure to draw solder mask. (the solder mask is negative)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E27F2" w:rsidRPr="00314BED" w:rsidTr="003E27F2">
+      <w:tr w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidTr="003E27F2">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E27F2" w:rsidRPr="00BE5020" w:rsidRDefault="003E27F2" w:rsidP="004D4F71">
-[...15 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE5020">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>et name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-813177297"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="409" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="003E27F2" w:rsidRPr="00C130DE" w:rsidRDefault="00165E3F" w:rsidP="004D4F71">
+              <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
                 <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="009612DD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3836" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E27F2" w:rsidRPr="00C130DE" w:rsidRDefault="003E27F2" w:rsidP="004D4F71">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Every object on metal layers iss assigned to a net.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003E27F2" w:rsidRPr="00C130DE" w:rsidRDefault="003E27F2" w:rsidP="004D4F71">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Including traces, copper planes, and any figures.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C130DE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E27F2" w:rsidRPr="00314BED" w:rsidTr="003E27F2">
+      <w:tr w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidTr="003E27F2">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E27F2" w:rsidRPr="00BE5020" w:rsidRDefault="003E27F2" w:rsidP="004D4F71">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>PAD Via</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-124854274"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="409" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="003E27F2" w:rsidRPr="00C130DE" w:rsidRDefault="00165E3F" w:rsidP="004D4F71">
+              <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
                 <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="009612DD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3836" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E27F2" w:rsidRPr="00C130DE" w:rsidRDefault="003E27F2" w:rsidP="004D4F71">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>PAD</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>w</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ith</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C130DE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> via</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> is not encouraged, unless it is necessary for design.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E27F2" w:rsidRPr="00314BED" w:rsidTr="003E27F2">
+      <w:tr w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidTr="003E27F2">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E27F2" w:rsidRPr="00BE5020" w:rsidRDefault="003E27F2" w:rsidP="004D4F71">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve">Silkscreen </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>B</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>ottom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="435789730"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="409" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="003E27F2" w:rsidRPr="00C130DE" w:rsidRDefault="00165E3F" w:rsidP="004D4F71">
+              <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
                 <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="009612DD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3836" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E27F2" w:rsidRDefault="003E27F2" w:rsidP="004D4F71">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>No data i</w:t>
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>SSB</w:t>
             </w:r>
-            <w:r w:rsidRPr="004D29F8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidR="002C3F3F">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> file siz</w:t>
+            </w:r>
+            <w:r w:rsidR="002C3F3F" w:rsidRPr="002C3F3F">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e must &gt;= </w:t>
+            </w:r>
+            <w:r w:rsidR="002C3F3F" w:rsidRPr="002C3F3F">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:color w:val="FF0000"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>0.5KB.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C3F3F">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">If </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>there is</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>no data</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">, please add </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>“</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">designed by </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>user name or lab name.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003E27F2" w:rsidRPr="00C130DE" w:rsidRDefault="003E27F2" w:rsidP="004D4F71">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">x: </w:t>
             </w:r>
-            <w:r>
-[...13 lines deleted...]
-              <w:t>。</w:t>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>design by ABC Lab。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E27F2" w:rsidRPr="00314BED" w:rsidTr="003E27F2">
+      <w:tr w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidTr="003E27F2">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E27F2" w:rsidRPr="00BE5020" w:rsidRDefault="003E27F2" w:rsidP="004D4F71">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>Layer</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> without any data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1810826238"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="409" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="003E27F2" w:rsidRPr="00C130DE" w:rsidRDefault="00165E3F" w:rsidP="004D4F71">
+              <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
                 <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="009612DD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3836" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E27F2" w:rsidRPr="00344770" w:rsidRDefault="003254BE" w:rsidP="004D4F71">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="009C55AF" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                  <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-530725462"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00165E3F">
+                <w:r w:rsidR="00165E3F" w:rsidRPr="009612DD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="004D4B88">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidR="004D4B88" w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="003E27F2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidR="003E27F2" w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>There are data of all Layer.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003E27F2" w:rsidRDefault="003254BE" w:rsidP="004D4F71">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="009C55AF" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                  <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-965814539"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00165E3F">
+                <w:r w:rsidR="00165E3F" w:rsidRPr="009612DD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="003E27F2" w:rsidRPr="00344770">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidR="003E27F2" w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="003E27F2" w:rsidRPr="00C130DE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidR="003E27F2" w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidR="004D4B88">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidR="004D4B88" w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="003E27F2" w:rsidRPr="00C130DE">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidR="003E27F2" w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
-            <w:r w:rsidR="003E27F2" w:rsidRPr="00165E3F">
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidR="003E27F2" w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> L</w:t>
+            </w:r>
+            <w:r w:rsidR="003E27F2" w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">ayer has no data. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003E27F2" w:rsidRDefault="003E27F2" w:rsidP="004D4F71">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>Add Board Outline to th</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:t xml:space="preserve">Add Board Outline to this layer, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
-                <w:highlight w:val="yellow"/>
-[...15 lines deleted...]
-                <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Upload the Gerber file without any data.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003E27F2" w:rsidRPr="00C130DE" w:rsidRDefault="003E27F2" w:rsidP="004D4F71">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>The Gerber file of this layer should not have the same name as other file.</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E27F2" w:rsidRPr="00314BED" w:rsidTr="003E27F2">
+      <w:tr w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidTr="003E27F2">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="756" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E27F2" w:rsidRPr="00BE5020" w:rsidRDefault="003E27F2" w:rsidP="004D4F71">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>New Layer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="2140449623"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="409" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="003E27F2" w:rsidRPr="00C130DE" w:rsidRDefault="00165E3F" w:rsidP="004D4F71">
+              <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
                 <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="009612DD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3836" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003E27F2" w:rsidRPr="00344770" w:rsidRDefault="003254BE" w:rsidP="004D4F71">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="009C55AF" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                  <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="-593857816"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00165E3F">
+                <w:r w:rsidR="00165E3F" w:rsidRPr="009612DD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="003E27F2" w:rsidRPr="00344770">
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidR="003E27F2" w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> n</w:t>
+            </w:r>
+            <w:r w:rsidR="003E27F2" w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>o new layer</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003E27F2" w:rsidRDefault="003254BE" w:rsidP="004D4F71">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="009C55AF" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                  <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                   <w:bCs/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:id w:val="2103831488"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00165E3F">
+                <w:r w:rsidR="00165E3F" w:rsidRPr="009612DD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="003E27F2" w:rsidRPr="00344770">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidR="003E27F2" w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="003E27F2" w:rsidRPr="00287FA5">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidR="003E27F2" w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">            </w:t>
             </w:r>
-            <w:r w:rsidR="00165E3F" w:rsidRPr="00165E3F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidR="00165E3F" w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="003E27F2" w:rsidRPr="00F8754A">
-[...26 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidR="003E27F2" w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Layer is the new layer. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>x:</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> Altium slot l</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ayer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E86E9E" w:rsidRDefault="00E86E9E" w:rsidP="00E86E9E">
+    <w:p w:rsidR="00E86E9E" w:rsidRPr="009612DD" w:rsidRDefault="00E86E9E" w:rsidP="009612DD">
       <w:pPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E86E9E" w:rsidRDefault="00E86E9E" w:rsidP="00E86E9E">
+    <w:p w:rsidR="00E86E9E" w:rsidRPr="009612DD" w:rsidRDefault="00E86E9E" w:rsidP="009612DD">
       <w:pPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"># SST, SSB: Silkscreen Top, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Silkscreen </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Bottom  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E86E9E" w:rsidRDefault="00E86E9E" w:rsidP="00E86E9E">
+    <w:p w:rsidR="00E86E9E" w:rsidRPr="009612DD" w:rsidRDefault="00E86E9E" w:rsidP="009612DD">
       <w:pPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">* </w:t>
-[...6 lines deleted...]
-        <w:t>COB: Chip On Board</w:t>
+        <w:t>* COB: Chip On Board</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E27F2" w:rsidRDefault="003E27F2">
+    <w:p w:rsidR="003E27F2" w:rsidRPr="009612DD" w:rsidRDefault="003E27F2" w:rsidP="009612DD">
       <w:pPr>
         <w:widowControl/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E86E9E" w:rsidRDefault="00E86E9E" w:rsidP="00E86E9E">
+    <w:p w:rsidR="00E86E9E" w:rsidRPr="009612DD" w:rsidRDefault="00E86E9E" w:rsidP="009612DD">
       <w:pPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006E3B2D">
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">[3] </w:t>
+        <w:t>[3] S</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>elf Examination</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A239E2" w:rsidRPr="006E3B2D" w:rsidRDefault="00A239E2" w:rsidP="00E86E9E">
+    <w:p w:rsidR="00A239E2" w:rsidRPr="009612DD" w:rsidRDefault="00A239E2" w:rsidP="009612DD">
       <w:pPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A239E2" w:rsidRDefault="00E86E9E" w:rsidP="00E86E9E">
+    <w:p w:rsidR="00A239E2" w:rsidRPr="009612DD" w:rsidRDefault="00E86E9E" w:rsidP="009612DD">
       <w:pPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         </w:rPr>
-        <w:t>Circle the design rules verified.</w:t>
+        <w:t>Circle the design rules verified. No matter there is the item in your design or not</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AB7247">
+      <w:r w:rsidR="00A239E2" w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A239E2" w:rsidRDefault="00A239E2" w:rsidP="00A239E2">
+    <w:p w:rsidR="00A239E2" w:rsidRPr="009612DD" w:rsidRDefault="00A239E2" w:rsidP="009612DD">
       <w:pPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         </w:rPr>
         <w:t xml:space="preserve">If you checked, click the box, </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
             <w:bCs/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="727810624"/>
           <w14:checkbox>
             <w14:checked w14:val="1"/>
             <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidRPr="009612DD">
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:sym w:font="Wingdings 2" w:char="F052"/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A239E2" w:rsidRPr="00F06B1A" w:rsidRDefault="00A239E2" w:rsidP="00A239E2">
+    <w:p w:rsidR="00A239E2" w:rsidRPr="009612DD" w:rsidRDefault="00A239E2" w:rsidP="009612DD">
       <w:pPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00304D5C">
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Red C</w:t>
       </w:r>
-      <w:r w:rsidRPr="00304D5C">
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
-      <w:r w:rsidRPr="00304D5C">
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>aracte</w:t>
       </w:r>
-      <w:r w:rsidRPr="00304D5C">
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>rs</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>show</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> error-prone</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F06B1A">
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>items.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E86E9E" w:rsidRPr="006E3B2D" w:rsidRDefault="00E86E9E" w:rsidP="00E86E9E">
+    <w:p w:rsidR="00E86E9E" w:rsidRPr="009612DD" w:rsidRDefault="00E86E9E" w:rsidP="009612DD">
       <w:pPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         </w:rPr>
-        <w:t xml:space="preserve">Afterwards, upload </w:t>
-[...17 lines deleted...]
-        <w:t>。</w:t>
+        <w:t>Afterwards, upload DRC Report file。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A239E2" w:rsidRDefault="00A239E2" w:rsidP="00E86E9E">
+    <w:p w:rsidR="00A239E2" w:rsidRDefault="00A239E2" w:rsidP="009612DD">
       <w:pPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E86E9E" w:rsidRPr="008829E7" w:rsidRDefault="00E86E9E" w:rsidP="00E86E9E">
+    <w:p w:rsidR="00E86E9E" w:rsidRPr="009612DD" w:rsidRDefault="00E86E9E" w:rsidP="009612DD">
       <w:pPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008829E7">
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">M: Must </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008829E7">
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">O:Optional </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4963" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1168"/>
         <w:gridCol w:w="599"/>
         <w:gridCol w:w="1385"/>
         <w:gridCol w:w="831"/>
         <w:gridCol w:w="2769"/>
         <w:gridCol w:w="831"/>
         <w:gridCol w:w="1248"/>
         <w:gridCol w:w="829"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E86E9E" w:rsidRPr="008829E7" w:rsidTr="00D471AC">
+      <w:tr w:rsidR="00E86E9E" w:rsidRPr="009612DD" w:rsidTr="00572C77">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E86E9E" w:rsidRPr="008829E7" w:rsidRDefault="00E86E9E" w:rsidP="00D471AC">
-[...13 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidR="00E86E9E" w:rsidRPr="00383690" w:rsidRDefault="00E86E9E" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>tem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="310" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E86E9E" w:rsidRPr="008829E7" w:rsidRDefault="00E86E9E" w:rsidP="00D471AC">
-[...13 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidR="00E86E9E" w:rsidRPr="00383690" w:rsidRDefault="00E86E9E" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>erified</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E86E9E" w:rsidRPr="008829E7" w:rsidRDefault="00E86E9E" w:rsidP="00D471AC">
-[...13 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidR="00E86E9E" w:rsidRPr="00383690" w:rsidRDefault="00E86E9E" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ule Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E86E9E" w:rsidRPr="008829E7" w:rsidRDefault="00E86E9E" w:rsidP="00D471AC">
-[...13 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidR="00E86E9E" w:rsidRPr="00383690" w:rsidRDefault="00E86E9E" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ode</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1433" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E86E9E" w:rsidRPr="008829E7" w:rsidRDefault="00E86E9E" w:rsidP="00D471AC">
-[...13 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidR="00E86E9E" w:rsidRPr="00383690" w:rsidRDefault="00E86E9E" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>emarks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E86E9E" w:rsidRDefault="00E86E9E" w:rsidP="00D471AC">
-[...13 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidR="00E86E9E" w:rsidRPr="00383690" w:rsidRDefault="00E86E9E" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>alculation</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E86E9E" w:rsidRPr="008829E7" w:rsidRDefault="00E86E9E" w:rsidP="00D471AC">
-[...13 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidR="00E86E9E" w:rsidRPr="00383690" w:rsidRDefault="00E86E9E" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sign</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E86E9E" w:rsidRPr="008829E7" w:rsidRDefault="00E86E9E" w:rsidP="00D471AC">
-[...13 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidR="00E86E9E" w:rsidRPr="00383690" w:rsidRDefault="00E86E9E" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ize</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E86E9E" w:rsidRPr="008829E7" w:rsidRDefault="00E86E9E" w:rsidP="00D471AC">
-[...13 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidR="00E86E9E" w:rsidRPr="00383690" w:rsidRDefault="00E86E9E" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(mm)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E86E9E" w:rsidRPr="008829E7" w:rsidRDefault="00E86E9E" w:rsidP="00D471AC">
-[...15 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00E86E9E" w:rsidRPr="00383690" w:rsidRDefault="00E86E9E" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>roperties</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E86E9E" w:rsidRPr="008829E7" w:rsidRDefault="00E86E9E" w:rsidP="00D471AC">
-[...13 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidR="00E86E9E" w:rsidRPr="00383690" w:rsidRDefault="00E86E9E" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M / O</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00165E3F" w:rsidRPr="009D47DB" w:rsidTr="00D471AC">
+      <w:tr w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidTr="00572C77">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Metal Line </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1349908177"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="310" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00165E3F" w:rsidRPr="00C130DE" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
+              <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
                 <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="009612DD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-            <w:pPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MT.W.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1433" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Metal Line Width</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.1</w:t>
             </w:r>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidTr="00D471AC">
+      <w:tr w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidTr="00572C77">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="202755949"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="310" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00165E3F" w:rsidRPr="00C130DE" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
+              <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
                 <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="009612DD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-            <w:pPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MT.S.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1433" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...18 lines deleted...]
-              <w:t>distance</w:t>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Metal Line to Line distance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.1</w:t>
             </w:r>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00165E3F" w:rsidRPr="009D47DB" w:rsidTr="00D471AC">
+      <w:tr w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidTr="00572C77">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-282653262"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="310" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00165E3F" w:rsidRPr="00C130DE" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
+              <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
                 <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="009612DD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-            <w:pPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MT.BO.E.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1433" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Metal Line </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>o Board Outline</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AB7247">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>distance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.</w:t>
             </w:r>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidTr="00D471AC">
+      <w:tr w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidTr="00572C77">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>opper</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1533017870"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="310" w:type="pct"/>
                 <w:vMerge w:val="restart"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00165E3F" w:rsidRPr="00C130DE" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
+              <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
                 <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="009612DD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-            <w:pPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MT.S.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1433" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Copper </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>o Metal distance</w:t>
             </w:r>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (FR4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.</w:t>
             </w:r>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00165E3F" w:rsidRPr="009D47DB" w:rsidTr="00D471AC">
+      <w:tr w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidTr="00572C77">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="310" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-            <w:pPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1433" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Copper to Metal distance</w:t>
             </w:r>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (RO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidTr="00734763">
+      <w:tr w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidTr="00572C77">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1113049639"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="310" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00165E3F" w:rsidRPr="00C130DE" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
+              <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
                 <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="009612DD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-            <w:pPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MT.</w:t>
             </w:r>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>BO.E.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1433" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Copper to Board Outline </w:t>
-[...7 lines deleted...]
-              <w:t>distance</w:t>
+              <w:t>Copper to Board Outline distance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.</w:t>
             </w:r>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00165E3F" w:rsidRPr="009D47DB" w:rsidTr="00734763">
+      <w:tr w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidTr="00572C77">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="006453B2" w:rsidP="006453B2">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>lated Through Hole</w:t>
+            </w:r>
+            <w:r w:rsidR="00165E3F" w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (PTH) </w:t>
             </w:r>
-            <w:r w:rsidRPr="008829E7">
-[...6 lines deleted...]
-              <w:t>及孔環</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nd Ring</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="346290424"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="310" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00165E3F" w:rsidRPr="00C130DE" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
+              <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
                 <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="009612DD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-            <w:pPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DR.W.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1433" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PTH</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> minimum size</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidTr="00734763">
+      <w:tr w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidTr="00572C77">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1160538885"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="310" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00165E3F" w:rsidRPr="00C130DE" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
+              <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
                 <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="009612DD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-            <w:pPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DR.W.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1433" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PTH</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> maximum size</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="008000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≦</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00165E3F" w:rsidRPr="009D47DB" w:rsidTr="00734763">
+      <w:tr w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidTr="00572C77">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1213420804"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="310" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00165E3F" w:rsidRPr="00C130DE" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
+              <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
                 <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="009612DD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-            <w:pPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DR.DR.S.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1433" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PTH</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:r>
-[...11 lines deleted...]
-              <w:t>distance</w:t>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>o PTH distance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidTr="003C3B50">
+      <w:tr w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidTr="00572C77">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1722357295"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="310" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00165E3F" w:rsidRPr="00C130DE" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
+              <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
                 <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="009612DD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-            <w:pPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DR.MT.S.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1433" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PTH</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>o Metal Line distance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00165E3F" w:rsidRPr="009D47DB" w:rsidTr="003C3B50">
+      <w:tr w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidTr="00572C77">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1877650150"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="310" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00165E3F" w:rsidRPr="00C130DE" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
+              <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
                 <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="009612DD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-            <w:pPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DR</w:t>
             </w:r>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.BO.E.</w:t>
             </w:r>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1433" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PTH</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>o Board Outline distance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidTr="003C3B50">
+    </w:tbl>
+    <w:p w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+      <w:pPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009612DD">
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(continued, next page)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B35CB0" w:rsidRDefault="00B35CB0"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="4963" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1168"/>
+        <w:gridCol w:w="599"/>
+        <w:gridCol w:w="1385"/>
+        <w:gridCol w:w="831"/>
+        <w:gridCol w:w="2769"/>
+        <w:gridCol w:w="831"/>
+        <w:gridCol w:w="1248"/>
+        <w:gridCol w:w="829"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidTr="00572C77">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="pct"/>
-            <w:vMerge/>
-[...3 lines deleted...]
-              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...8 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="00383690" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>tem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="310" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="00383690" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>erified</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="717" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="00383690" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ule Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="430" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="00383690" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ode</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1433" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="00383690" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>emarks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="430" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="00383690" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>alculation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="00383690" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sign</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="646" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="00383690" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ize</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="00383690" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(mm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="429" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="00383690" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>roperties</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="00383690" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>M / O</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidTr="00572C77">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidRDefault="006453B2" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006453B2">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Plated Through Hole (PTH) and Ring</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1776545007"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="310" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00165E3F" w:rsidRPr="00C130DE" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
+              <w:p w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
                 <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="009612DD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-            <w:pPr>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MT.W.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1433" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PTH</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C41E95">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007E5FC2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="00B050"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>external</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C41E95">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C41E95">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Metal </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C41E95">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>layer</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C41E95">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C41E95">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>hole ring</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="008000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Line width</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.1</w:t>
             </w:r>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00165E3F" w:rsidRPr="009D47DB" w:rsidTr="003C3B50">
+      <w:tr w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidTr="00572C77">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-964268209"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="310" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00165E3F" w:rsidRPr="00C130DE" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
+              <w:p w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
                 <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="009612DD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-            <w:pPr>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MT.SO.E.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1433" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PTH</w:t>
             </w:r>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ring to Solder Mask distance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="430" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>≧</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="646" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="429" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidTr="00165E3F">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="006453B2" w:rsidP="006453B2">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> ring to Solder Mask distance</w:t>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Non-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>lated Through Hole</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>NPTH)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+              <w:bCs/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="268517658"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="310" w:type="pct"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+                <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                    <w:bCs/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="009612DD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:bCs/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="717" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>DR.W.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>N1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1433" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>NPTH minimum size</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="430" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>≧</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="646" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="429" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidTr="00165E3F">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+              <w:bCs/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="-472136349"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="310" w:type="pct"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+                <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                    <w:bCs/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="009612DD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:bCs/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="717" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>DR.W.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="430" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>N1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1433" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>NPTH maximum size</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="430" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="008000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>≦</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="646" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="429" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidTr="00165E3F">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+              <w:bCs/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="-898134912"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="310" w:type="pct"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+                <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                    <w:bCs/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="009612DD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:bCs/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="717" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>DR.DR.S.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="430" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>N2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1433" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>NPTH to NPTH distance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="430" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="429" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidTr="00165E3F">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+              <w:bCs/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="1602452480"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="310" w:type="pct"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+                <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                    <w:bCs/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="009612DD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:bCs/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="717" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>DR.RU.S.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="430" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>N3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1433" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>NPTH to Board Outline distance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="430" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>≧</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="646" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.50</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="429" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidTr="00165E3F">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+              <w:bCs/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="-2003506542"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="310" w:type="pct"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+                <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                    <w:bCs/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="009612DD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:bCs/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="717" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>DR.SO.E.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="430" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>N4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1433" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>NPTH to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solder Mask </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>istance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="430" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>≧</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="646" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="429" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidTr="00165E3F">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lot (PTH </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> NPTH)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+              <w:bCs/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="1043559229"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="310" w:type="pct"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+                <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                    <w:bCs/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="009612DD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:bCs/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="717" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>DR.W.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="430" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1433" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Slot Drill Hole minimum size</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="430" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>≧</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="646" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.55</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="429" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidTr="00165E3F">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+              <w:bCs/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="1440642883"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="310" w:type="pct"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+                <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                    <w:bCs/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="009612DD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:bCs/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="717" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>DR.W.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="430" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1433" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Slot Drill Hole maximum size</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="430" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="008000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>≦</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="646" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="429" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidTr="00165E3F">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+              <w:bCs/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="-1735470664"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="310" w:type="pct"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+                <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                    <w:bCs/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="009612DD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:bCs/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="717" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>DR.DR.S.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="430" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1433" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Slot Drill Holes center to center distance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="430" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>≧</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="646" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>&gt; O1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="429" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidTr="00165E3F">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+              <w:bCs/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="124429975"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="310" w:type="pct"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+                <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                    <w:bCs/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="009612DD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:bCs/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="717" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>DR.DR.S.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="430" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1433" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Slot to Slot distance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="430" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>≧</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="646" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="429" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidTr="00165E3F">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+              <w:bCs/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="1115713620"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="310" w:type="pct"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+                <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                    <w:bCs/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="009612DD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:bCs/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="717" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>DR.RU.S.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="430" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1433" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slot to Board Outline </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>distance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="430" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>≧</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="646" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Arial" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="429" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00572C77" w:rsidRPr="009612DD" w:rsidTr="00572C77">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00572C77" w:rsidRPr="009612DD" w:rsidRDefault="00572C77" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>older Mask</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+              <w:bCs/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="-1898126292"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="310" w:type="pct"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00572C77" w:rsidRPr="009612DD" w:rsidRDefault="00572C77" w:rsidP="009612DD">
+                <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                    <w:bCs/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="009612DD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:bCs/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="717" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00572C77" w:rsidRPr="009612DD" w:rsidRDefault="00572C77" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>MT.SO.E.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="430" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00572C77" w:rsidRPr="009612DD" w:rsidRDefault="00572C77" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>S1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00572C77" w:rsidRPr="009612DD" w:rsidRDefault="00572C77" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>=D3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1433" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00572C77" w:rsidRPr="009612DD" w:rsidRDefault="00572C77" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Metal PAD</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Solder Mask  distance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="430" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00572C77" w:rsidRPr="009612DD" w:rsidRDefault="00572C77" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>≧</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="646" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00572C77" w:rsidRPr="009612DD" w:rsidRDefault="00572C77" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>0.1</w:t>
             </w:r>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00572C77" w:rsidRPr="009612DD" w:rsidRDefault="00572C77" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00572C77" w:rsidRPr="009612DD" w:rsidTr="00572C77">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00572C77" w:rsidRPr="009612DD" w:rsidRDefault="00572C77" w:rsidP="00572C77">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+              <w:bCs/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="-525876749"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="310" w:type="pct"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+                  <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+                  <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+                  <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w:rsidR="00572C77" w:rsidRPr="009612DD" w:rsidRDefault="00572C77" w:rsidP="00572C77">
+                <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                    <w:bCs/>
+                    <w:color w:val="000000"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="009612DD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:bCs/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="717" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00572C77" w:rsidRPr="009612DD" w:rsidRDefault="00572C77" w:rsidP="00572C77">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SO.W.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="430" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00572C77" w:rsidRPr="009612DD" w:rsidRDefault="00572C77" w:rsidP="00572C77">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>S2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1433" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00572C77" w:rsidRPr="009612DD" w:rsidRDefault="00572C77" w:rsidP="00572C77">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Solder Mask Line width</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="430" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00572C77" w:rsidRPr="009612DD" w:rsidRDefault="00572C77" w:rsidP="00572C77">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>≧</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="646" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00572C77" w:rsidRPr="009612DD" w:rsidRDefault="00572C77" w:rsidP="00572C77">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0.1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="429" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00572C77" w:rsidRPr="009612DD" w:rsidRDefault="00572C77" w:rsidP="00572C77">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A239E2" w:rsidRPr="0044296B" w:rsidRDefault="0044296B">
+    <w:p w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
       <w:pPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0044296B">
+      <w:r w:rsidRPr="009612DD">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(continued, next page)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A239E2" w:rsidRDefault="00A239E2">
+    <w:p w:rsidR="00B35CB0" w:rsidRDefault="00B35CB0">
       <w:pPr>
         <w:widowControl/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00B35CB0" w:rsidRDefault="00B35CB0"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4963" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1168"/>
         <w:gridCol w:w="599"/>
         <w:gridCol w:w="1385"/>
         <w:gridCol w:w="831"/>
         <w:gridCol w:w="2769"/>
         <w:gridCol w:w="831"/>
         <w:gridCol w:w="1248"/>
         <w:gridCol w:w="829"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A239E2" w:rsidRPr="008829E7" w:rsidTr="00165E3F">
+      <w:tr w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidTr="00572C77">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A239E2" w:rsidRPr="008829E7" w:rsidRDefault="00A239E2" w:rsidP="00A239E2">
-[...16 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="00383690" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>I</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>tem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="310" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A239E2" w:rsidRPr="008829E7" w:rsidRDefault="00A239E2" w:rsidP="00A239E2">
-[...13 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="00383690" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>erified</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A239E2" w:rsidRPr="008829E7" w:rsidRDefault="00A239E2" w:rsidP="00A239E2">
-[...13 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="00383690" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ule Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A239E2" w:rsidRPr="008829E7" w:rsidRDefault="00A239E2" w:rsidP="00A239E2">
-[...13 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="00383690" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ode</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1433" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A239E2" w:rsidRPr="008829E7" w:rsidRDefault="00A239E2" w:rsidP="00A239E2">
-[...13 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="00383690" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>emarks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A239E2" w:rsidRDefault="00A239E2" w:rsidP="00A239E2">
-[...13 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="00383690" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>alculation</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A239E2" w:rsidRPr="008829E7" w:rsidRDefault="00A239E2" w:rsidP="00A239E2">
-[...13 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="00383690" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sign</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A239E2" w:rsidRPr="008829E7" w:rsidRDefault="00A239E2" w:rsidP="00A239E2">
-[...13 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="00383690" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ize</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A239E2" w:rsidRPr="008829E7" w:rsidRDefault="00A239E2" w:rsidP="00A239E2">
-[...13 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="00383690" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(mm)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A239E2" w:rsidRPr="008829E7" w:rsidRDefault="00A239E2" w:rsidP="00A239E2">
-[...15 lines deleted...]
-                <w:sz w:val="22"/>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="00383690" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-                <w:sz w:val="22"/>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>roperties</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A239E2" w:rsidRPr="008829E7" w:rsidRDefault="00A239E2" w:rsidP="00A239E2">
-[...13 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="00383690" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00383690">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M / O</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidTr="00165E3F">
+      <w:tr w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidTr="00165E3F">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...28 lines deleted...]
-              <w:t xml:space="preserve"> (NPTH)</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Silk screen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
-[...3402 lines deleted...]
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="446585657"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="310" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00165E3F" w:rsidRPr="00C130DE" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
+              <w:p w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
                 <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="009612DD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-            <w:pPr>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SK.W.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-            <w:pPr>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SkW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1433" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Text Line width</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.</w:t>
             </w:r>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidTr="00165E3F">
+      <w:tr w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidTr="00165E3F">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-12468896"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="310" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00165E3F" w:rsidRPr="00C130DE" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
+              <w:p w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
                 <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="009612DD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-            <w:pPr>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SK.H.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-            <w:pPr>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SkH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1433" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ext Height</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidTr="00165E3F">
+      <w:tr w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidTr="00165E3F">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1941719179"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="310" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00165E3F" w:rsidRPr="00C130DE" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
+              <w:p w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
                 <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="009612DD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-            <w:pPr>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SK.MT. S.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-            <w:pPr>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SkM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1433" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...32 lines deleted...]
-              <w:t>distance</w:t>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Text to PAD的distance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00B35CB0" w:rsidRPr="009612DD" w:rsidRDefault="00B35CB0" w:rsidP="00B35CB0">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...45 lines deleted...]
-      <w:tr w:rsidR="0044296B" w:rsidRPr="008829E7" w:rsidTr="00165E3F">
+      <w:tr w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidTr="00165E3F">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4F81BD"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0044296B" w:rsidRPr="008829E7" w:rsidRDefault="0044296B" w:rsidP="0044296B">
-[...431 lines deleted...]
-              <w:t xml:space="preserve"> Layer</w:t>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>BO Layer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="436034324"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="310" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00165E3F" w:rsidRPr="00C130DE" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
+              <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
                 <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="009612DD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-            <w:pPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>BO.W.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-            <w:pPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>BOW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1433" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Board Outline Line width</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="008000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.1</w:t>
             </w:r>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidTr="00165E3F">
+      <w:tr w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidTr="00165E3F">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1740524637"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="310" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00165E3F" w:rsidRPr="00C130DE" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
+              <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
                 <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="009612DD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-            <w:pPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>BO.H.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-            <w:pPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1433" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Position Hole </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>iameter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidTr="00165E3F">
+      <w:tr w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidTr="00165E3F">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-332999242"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="310" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00165E3F" w:rsidRPr="00C130DE" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
+              <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
                 <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="009612DD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-            <w:pPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>BO.H.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-            <w:pPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1433" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Position Hole property</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="008000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NPTH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidTr="00165E3F">
+      <w:tr w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidTr="00165E3F">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="505099770"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="310" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00165E3F" w:rsidRPr="00C130DE" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
+              <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
                 <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="009612DD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="00C41E95" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-            <w:pPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CO.R.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="00C41E95" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>COR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1433" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="00C41E95" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">PCB cut out corner </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C41E95">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C41E95">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>rc  diameter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="00C41E95" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="細明體" w:cs="細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="00C41E95" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.0</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C41E95">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidTr="00165E3F">
+      <w:tr w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidTr="00165E3F">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1786413542"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="310" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00165E3F" w:rsidRPr="00C130DE" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
+              <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
                 <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="009612DD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="00C41E95" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-            <w:pPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CO.W.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="00C41E95" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>COW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1433" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="00C41E95" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PCB Cut Out width</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="00C41E95" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="細明體" w:cs="細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="00C41E95" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C41E95">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.8</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C41E95">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidTr="00165E3F">
+      <w:tr w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidTr="00165E3F">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-98490321"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="310" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00165E3F" w:rsidRPr="00C130DE" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
+              <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
                 <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="009612DD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="00C41E95" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-            <w:pPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CO.L.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="00C41E95" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>COL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1433" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="00C41E95" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PCB Cut Out Length</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="00C41E95" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="細明體" w:cs="細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="00C41E95" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C41E95">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.8</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C41E95">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidTr="00165E3F">
+      <w:tr w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidTr="00165E3F">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-460729083"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="310" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00165E3F" w:rsidRPr="00C130DE" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
+              <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
                 <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="009612DD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="00C41E95" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-            <w:pPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CO.M.E.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="00C41E95" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>COM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1433" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="00C41E95" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PCB Cut Out to Metal distance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="00C41E95" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="細明體" w:cs="細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="00C41E95" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidTr="00165E3F">
+      <w:tr w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidTr="00165E3F">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1994601106"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="310" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00165E3F" w:rsidRPr="00C130DE" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
+              <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
                 <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="009612DD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="00C41E95" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-            <w:pPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CO.B.E.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="00C41E95" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>COM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1433" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="00C41E95" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PCB Cut Out to Board Outline distance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="00C41E95" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="細明體" w:eastAsia="細明體" w:hAnsi="細明體" w:cs="細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>≧</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="00C41E95" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidTr="00165E3F">
+      <w:tr w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidTr="00165E3F">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-247043433"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="310" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00165E3F" w:rsidRPr="00C130DE" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
+              <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
                 <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="009612DD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="00C41E95" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-            <w:pPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CO.T.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="00C41E95" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>COT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1433" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="00C41E95" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C41E95">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C41E95">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ext in Cut Out</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="00C41E95" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="00C41E95" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri" w:hint="eastAsia"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="Calibri" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidTr="00165E3F">
+      <w:tr w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidTr="00165E3F">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> Layer</w:t>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ME Layer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-1951927901"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="310" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00165E3F" w:rsidRPr="00C130DE" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
+              <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
                 <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="009612DD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="00C41E95" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-            <w:pPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ME.W.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="00C41E95" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-            <w:pPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MEW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1433" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="00C41E95" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ME Frame Line width</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="00C41E95" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="00C41E95" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:color w:val="000000"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0.1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C41E95">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidTr="00165E3F">
+      <w:tr w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidTr="00165E3F">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="605" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+              <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
               <w:bCs/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1991444252"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="0052" w14:font="Wingdings 2"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="310" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                   <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00165E3F" w:rsidRPr="00C130DE" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
+              <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
                 <w:pPr>
+                  <w:spacing w:line="440" w:lineRule="exact"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                    <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                     <w:bCs/>
                     <w:color w:val="000000"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r>
+                <w:r w:rsidRPr="009612DD">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="新細明體" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="微軟正黑體" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-            <w:pPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ME.S.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-            <w:pPr>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>MES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1433" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ME </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>rame to Board Outline</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>distance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="430" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:color w:val="008000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008829E7">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:color w:val="008000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="646" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="新細明體"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="429" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="4F81BD"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00165E3F" w:rsidRPr="008829E7" w:rsidRDefault="00165E3F" w:rsidP="00165E3F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
+          <w:p w:rsidR="00165E3F" w:rsidRPr="009612DD" w:rsidRDefault="00165E3F" w:rsidP="009612DD">
+            <w:pPr>
+              <w:spacing w:line="440" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009612DD">
+              <w:rPr>
+                <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:cs="新細明體" w:hint="eastAsia"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004B4F24" w:rsidRPr="00E86E9E" w:rsidRDefault="004B4F24" w:rsidP="00E86E9E"/>
-    <w:sectPr w:rsidR="004B4F24" w:rsidRPr="00E86E9E" w:rsidSect="00AC77FE">
+    <w:p w:rsidR="004B4F24" w:rsidRPr="009612DD" w:rsidRDefault="00393A65" w:rsidP="009612DD">
+      <w:pPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體"/>
+        </w:rPr>
+        <w:t>end</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="微軟正黑體" w:eastAsia="微軟正黑體" w:hAnsi="微軟正黑體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="004B4F24" w:rsidRPr="009612DD" w:rsidSect="00AC77FE">
       <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1077" w:bottom="1021" w:left="1077" w:header="851" w:footer="567" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003254BE" w:rsidRDefault="003254BE">
+    <w:p w:rsidR="009C55AF" w:rsidRDefault="009C55AF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003254BE" w:rsidRDefault="003254BE">
+    <w:p w:rsidR="009C55AF" w:rsidRDefault="009C55AF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="微軟正黑體">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="000002A7" w:usb1="28CF4400" w:usb2="00000016" w:usb3="00000000" w:csb0="00100009" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="TT2D9FFo00">
     <w:altName w:val="Arial Unicode MS"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08080000" w:usb2="00000010" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="細明體">
     <w:altName w:val="MingLiU"/>
     <w:panose1 w:val="02020509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00EA2842" w:rsidRDefault="00EA2842">
+  <w:p w:rsidR="00572C77" w:rsidRDefault="00572C77">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="006E3B2D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="006E3B2D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="006E3B2D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="006E3B2D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="009A0923" w:rsidRPr="009A0923">
+    <w:r w:rsidR="002C3F3F" w:rsidRPr="002C3F3F">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:lang w:val="zh-TW"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="006E3B2D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="006E3B2D">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="eastAsia"/>
       </w:rPr>
       <w:instrText>NUMPAGES   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="009A0923">
+    <w:r w:rsidR="002C3F3F">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00EA2842" w:rsidRPr="006E3B2D" w:rsidRDefault="002D1CA4" w:rsidP="00EA2842">
+  <w:p w:rsidR="00572C77" w:rsidRPr="006E3B2D" w:rsidRDefault="00572C77" w:rsidP="00EA2842">
     <w:pPr>
       <w:pStyle w:val="a3"/>
       <w:wordWrap w:val="0"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:hint="eastAsia"/>
       </w:rPr>
       <w:t>U</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri"/>
       </w:rPr>
       <w:t xml:space="preserve">pdated </w:t>
     </w:r>
-    <w:r w:rsidR="00EA2842">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>2026</w:t>
     </w:r>
-    <w:r w:rsidR="00EA2842" w:rsidRPr="000A25B7">
+    <w:r w:rsidRPr="000A25B7">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="標楷體" w:hAnsi="Calibri" w:cs="Calibri"/>
       </w:rPr>
       <w:t>/06</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003254BE" w:rsidRDefault="003254BE">
+    <w:p w:rsidR="009C55AF" w:rsidRDefault="009C55AF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003254BE" w:rsidRDefault="003254BE">
+    <w:p w:rsidR="009C55AF" w:rsidRDefault="009C55AF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="035F7078"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="12349B44"/>
     <w:lvl w:ilvl="0" w:tplc="0F64C7A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
       </w:rPr>
@@ -18649,126 +19016,149 @@
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="80"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001F5D70"/>
     <w:rsid w:val="00095695"/>
     <w:rsid w:val="00156BEA"/>
     <w:rsid w:val="00165E3F"/>
     <w:rsid w:val="00184FB9"/>
     <w:rsid w:val="001F5D70"/>
     <w:rsid w:val="00216F52"/>
+    <w:rsid w:val="002230D1"/>
+    <w:rsid w:val="002320CF"/>
+    <w:rsid w:val="002650FA"/>
     <w:rsid w:val="00271378"/>
+    <w:rsid w:val="002C3F3F"/>
     <w:rsid w:val="002D1CA4"/>
     <w:rsid w:val="002E7F8B"/>
     <w:rsid w:val="003254BE"/>
+    <w:rsid w:val="00376673"/>
+    <w:rsid w:val="00383690"/>
+    <w:rsid w:val="00393A65"/>
     <w:rsid w:val="003E27F2"/>
     <w:rsid w:val="003F7EA9"/>
     <w:rsid w:val="004175FB"/>
     <w:rsid w:val="00437521"/>
     <w:rsid w:val="0044296B"/>
+    <w:rsid w:val="004712B0"/>
     <w:rsid w:val="0047747C"/>
     <w:rsid w:val="004B4F24"/>
     <w:rsid w:val="004D4B88"/>
     <w:rsid w:val="004D4F71"/>
+    <w:rsid w:val="00572C77"/>
     <w:rsid w:val="00582F62"/>
+    <w:rsid w:val="00632659"/>
+    <w:rsid w:val="006453B2"/>
     <w:rsid w:val="006741F0"/>
     <w:rsid w:val="00697684"/>
     <w:rsid w:val="006D2546"/>
     <w:rsid w:val="00737392"/>
     <w:rsid w:val="007D2DB8"/>
     <w:rsid w:val="00892619"/>
+    <w:rsid w:val="00922FBF"/>
+    <w:rsid w:val="009612DD"/>
+    <w:rsid w:val="00987DFE"/>
     <w:rsid w:val="009A0923"/>
     <w:rsid w:val="009A3168"/>
+    <w:rsid w:val="009C55AF"/>
     <w:rsid w:val="00A16845"/>
     <w:rsid w:val="00A239E2"/>
     <w:rsid w:val="00AB2478"/>
+    <w:rsid w:val="00AC3872"/>
     <w:rsid w:val="00AC77FE"/>
+    <w:rsid w:val="00AD2C89"/>
+    <w:rsid w:val="00AF2137"/>
     <w:rsid w:val="00B06086"/>
+    <w:rsid w:val="00B35CB0"/>
     <w:rsid w:val="00C02E95"/>
+    <w:rsid w:val="00C55A53"/>
     <w:rsid w:val="00CF1977"/>
     <w:rsid w:val="00E62819"/>
     <w:rsid w:val="00E86E9E"/>
+    <w:rsid w:val="00E8742A"/>
     <w:rsid w:val="00EA2842"/>
+    <w:rsid w:val="00F0524F"/>
     <w:rsid w:val="00F76CC5"/>
     <w:rsid w:val="00F86981"/>
+    <w:rsid w:val="00FC22E2"/>
     <w:rsid w:val="00FC341C"/>
     <w:rsid w:val="00FF076B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -19159,51 +19549,50 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0044296B"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="footer"/>
@@ -19561,58 +19950,58 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>994</Words>
-  <Characters>5672</Characters>
+  <Words>992</Words>
+  <Characters>5659</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>47</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6653</CharactersWithSpaces>
+  <CharactersWithSpaces>6638</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>李莉娥</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>